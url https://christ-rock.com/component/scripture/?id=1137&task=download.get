--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -77,132 +77,132 @@
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5908625eb4674585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd6d18be7664f49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7edc42b2dbf7464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7315769b994d4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf0ff5a420a7246e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re889947488c34360" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3cfc7f233aa5422b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R23c6705c80d94393"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rad9ab0b632794b5e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R57a48bfa44994709"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfee68bb7131c488a"/>
-[...38 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R0bb97af7c55140e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra403912fd40540c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R947eb3b2cf514616"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3cbc8e0eaee143ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf39ce9ad0dc54a2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfdefd202c10a42ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rde2c190355d64c0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rddf6490639134576"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R42d64e9392ca4345"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R46be1aebebde406f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6764f3b804534843"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3d7237469690495e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5e284b8f4a52453b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R329a285024f0432a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4d1c4c22be5b452e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R24dd343943d64518"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rde5b79fac33647bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rfdcd6233be2a4450"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rdf17f2246b9d43d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R65815dd749e342c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5c821283a8b94164"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rc2102838b0c545a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rbf54e619b62f47ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd7644e4860d64ae8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R2072e30869f04e75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R182ef6339a9641c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rd88603457142436d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R254147af09f34073"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R39d63898ed0f4e8b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R235e86c5352d4075"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R12f48b5c0ae746dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R94c2c0e5574a4db6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rf13145e379644a1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rfb3071f720564fc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R72f6552fb5cc41ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R980974399b6a4e5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R559bdf69e61f4171"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R974bf2368655424c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Rc9683c47030f43fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R9516a027f4c54b5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Red243a8fb22441e7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc4472d8cc64840ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3cfc7f233aa5422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad9ab0b632794b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0b1a8dfec60c4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0695272c2d424d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfee68bb7131c488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7e64cf89d5b84d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R03f7a944953d4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf79e56c36f3f40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9f83552f7fb84111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbc7df398cc3d4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7228d8268be140ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4077ed3730fd4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R348fefd1ce064565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R49f38bf30bb840bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R74db3507983248ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R068ca7e4d9f34b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra03719fbf2984c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc4407d02a9ba4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3c06c903963344e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8c688dba2b834810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re5380dfc06ca4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rddb90807b4d84d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc2b722f9c95a4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0e2682182341409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2196f5080f9e4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R615b6e5c463b4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2cf6e14ff1c54d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8efc2e52f8f34bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R01a74811274a499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0f75d6919b934e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Raa053469750b4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9e788f6a10b14589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7bb6325b6c334f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R385c418b475f4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R6310c53a1c904081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R3e3b012a93b9428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R1a30676ed20f49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R5ec13b71191a457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Redf2ad0c676749d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rb2312338b5d24644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R95bda7d2675a4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R1cef68a08b774a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R23cad5b350ba4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R0bb97af7c55140e3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R38d9429048654369" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R689cf38625c241d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R23c6705c80d94393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57a48bfa44994709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9ac2fc1c53e2452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd20236d7a8ff4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra403912fd40540c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R947eb3b2cf514616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3cbc8e0eaee143ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf39ce9ad0dc54a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfdefd202c10a42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rde2c190355d64c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rddf6490639134576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R42d64e9392ca4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R46be1aebebde406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6764f3b804534843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3d7237469690495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5e284b8f4a52453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R329a285024f0432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4d1c4c22be5b452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R24dd343943d64518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rde5b79fac33647bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfdcd6233be2a4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rdf17f2246b9d43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R65815dd749e342c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5c821283a8b94164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc2102838b0c545a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbf54e619b62f47ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd7644e4860d64ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2072e30869f04e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R182ef6339a9641c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd88603457142436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R254147af09f34073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R39d63898ed0f4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R235e86c5352d4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R12f48b5c0ae746dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R94c2c0e5574a4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf13145e379644a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rfb3071f720564fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R72f6552fb5cc41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R980974399b6a4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R559bdf69e61f4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R974bf2368655424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rc9683c47030f43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R9516a027f4c54b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Red243a8fb22441e7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6a77cc4cef9744ab" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -406,168 +406,168 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R90bd159dd49241d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc175a669ce3047d0" /></Relationships>
-[...116 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R53a8e38b3fef47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98f430190b0440aa" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R509bf0413d8249db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75b1539c775240fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R79ac84f09a904832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2b2ac2a3d0043ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0ba610716d3b4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbe66d7d7e424538" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb338e9bab73249a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27cd01fbf8264249" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R71f96f5e31ef448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R452c4d1854ff4a99" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R77d10d4d12294343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc41c7fdd444e4d11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R28a38387bacc4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe8f9c4c2817463a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0d91e4244e804d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e4258ce35e1447e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R56a82b796c744c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f5d637f49104d9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2af6af387d2346ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6eb36e0c68524f87" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbcdbdebdf392429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b34955b09784149" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb18ae028b8204c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R132f1ddc1c9348b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5a57bf368c914d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1e57cdf6a72466a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9223d7526c864f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61a675f3fe6f442a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8b9ba69200c54421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf677931c212548bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra35dce013bfc4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R946907dc41614f09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R608deda291e3433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d078ceef269465e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0563076f728545c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R535f3449c0af4c73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re0b2ec90529141fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra36052ed57ba4030" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rccf57e40568c4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R442ba5e34c29427a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R146aaba9cc2344a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6271e60105044964" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R963c3e8ec7c84751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5a851d4babd4f8a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra4b4e9dddee4442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7d2ddd18c91499d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R57be6819f30047b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4765924e985b4b1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R60637baae93746ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca8046ab63814354" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ra7d52ad900de449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R849addd8d7634dc8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rca30df4ed3644212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b490e980a9a46a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R652ea468bc074533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca1a1e4567d34854" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R37cad1b3ecd84d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb030685073ca43f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rd93f76ab6e0a455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42066e5e07414cb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Re135062e0ab441e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d4117abbe934b9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R84ff06e7afb748e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a78900447f44ad7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rf46f4c4af9124cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3184246f3c1a46e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra232cb3e887e44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfae3bca868944fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rfb07e1df20494f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7771f35a89be4513" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R287e0a76b8da4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04a182adc1fa42bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9969d787fa624fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red6315548f25484d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf73c5a5cbb544803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R227d5e56948d49f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd3a396ee05d34fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd6c29b222ff4816" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re288794ea844498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32a5a69b95514dae" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4326,100 +4326,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R86a6d829f4a6408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb550eb57c85d48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc6c087af4f3748ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R84644764c14e4542" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rddf01548eb594fa7" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R61a9e80c6fd84afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R06dddf56e8a94c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R609923b0abda4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8463ddb9059545cd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rab200a7e8111403d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb550eb57c85d48b5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R06dddf56e8a94c1b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc6c087af4f3748ca"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R609923b0abda4f8c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5445,116 +5445,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R84644764c14e4542"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8463ddb9059545cd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra0e8d8438cd34082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0ba9606cfc1e4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07711acf30064e3a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5b13bb89bb464a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R913fc9a0016d4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa69ec45a8ff4d43" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0ba9606cfc1e4745"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R07711acf30064e3a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R913fc9a0016d4851"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raa69ec45a8ff4d43"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5618,168 +5618,168 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86c12aa43ad34f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8009ccdce09648cd" /></Relationships>
-[...116 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d7beb027b0c4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3d799811bc49463f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c94c0a2039142c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4157353bf3a74921" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1fa564d0a824eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re6d245aef7cb44cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc298d498bbd454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1219d5de033b4e08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4fe66edf4d34595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb8e94c1c573d48c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7a9c689e1924f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R889c10a1054d4721" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70ecf4e6479f4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R33108215f6444a55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R294f1815229046bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra82b49ee056e4c99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a376a2daa084926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R52fd2a66c2ee43d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56aba241eba8445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re55eee382d6a4db5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08f6f05bfa82462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf97f0d19aa0d4b99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ee63bfd162d4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R6a6a2fa309ad4ce0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b3e753e2494487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbaff5594d7c84698" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb24b3f8fb9234ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Ra97cf801885544c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re06c1eee3d4c4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ra193e1ae0e2848b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a5a8926846d43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R2f31e37fc83e4002" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99aed05c32cd4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R345a8f56f95849e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6621a5a5a884d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R3dc0ad868b264627" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra44193e1b56849d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rf39d1230c2844d8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdc21d49d56d47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Ra0ad58a1c830406c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a47f9202f854c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R190216d0d6cf4b32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc674fe612df474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rbc45f34df8d94c42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c36211704e7401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R66b4794020bb4feb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra560503dc55d4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re9f2bdeb47c2402e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bd279fb652242b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R52f62e7e01f940f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd446912e47584525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Re4dab8ad3f1a490a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7db00ae4836d4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rd006d22fc4a64223" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14398d6ad6744231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R7321013b79cf4f10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R520814649f2b4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R4f2e85780274420e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34a31264f4d24f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R8c340ed7f0b84aa2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc543e097563b4fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R8a8358f6adf54b76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf23e1d6a29794378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Rc1dc0888d7ce4653" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08ed8ddae3794274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R2edba56e9ee0422e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R731745cb76e84cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rd5d344b3a5914f37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0ed844643204ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R181bbb50e20c4d48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9642293086dd4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Rb2db9ef8c0d545bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97dace9cee834d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R87c158dfa1d146b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8fdd73394084901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R382fa8a31a584d14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb77735dfe3945ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3d515007b0974b60" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13b79d6140be487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rab0b7abdfde246e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21b1d2c521fa4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R41834083f6b34d34" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5797,65 +5797,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nehemiah 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5873,183 +5877,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:9  |  Nehemiah 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有利未人，就是亞散尼的兒子耶書亞、希拿達的子孫賓內、甲篾；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Levites: both Jeshua the son of Azaniah, Binnui of the sons of Henadad, Kadmiel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +6031,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:10  |  Nehemiah 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有他們的弟兄示巴尼、荷第雅、基利他、毗萊雅、哈難、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their brethren, Shebaniah, Hodijah, Kelita, Pelaiah, Hanan,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6257,183 +6185,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:11  |  Nehemiah 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米迦、利合、哈沙比雅、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Micha, Rehob, Hashabiah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6449,183 +6339,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:12  |  Nehemiah 10:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒刻、示利比、示巴尼、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zaccur, Sherebiah, Shebaniah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6641,183 +6493,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:13  |  Nehemiah 10:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>荷第雅、巴尼、比尼努；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hodijah, Bani, Beninu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6833,183 +6647,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:14  |  Nehemiah 10:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有民的首領，就是巴錄、巴哈‧摩押、以攔、薩土、巴尼、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The chief of the people; Parosh, Pahath-moab, Elam, Zatthu, Bani,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7025,183 +6801,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:15  |  Nehemiah 10:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>布尼、押甲、比拜、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bunni, Azgad, Bebai,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7217,183 +6955,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:16  |  Nehemiah 10:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞多尼雅、比革瓦伊、亞丁、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Adonijah, Bigvai, Adin,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7409,183 +7109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:17  |  Nehemiah 10:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞特、希西家、押朔、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ater, Hizkijah, Azzur,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7601,183 +7263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:18  |  Nehemiah 10:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>荷第雅、哈順、比賽、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hodijah, Hashum, Bezai,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7793,183 +7417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:1  |  Nehemiah 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>簽名的是：哈迦利亞的兒子－省長尼希米，和西底家；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now those that sealed were, Nehemiah, the Tirshatha, the son of Hachaliah, and Zidkijah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7985,183 +7571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:19  |  Nehemiah 10:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈拉、亞拿突、尼拜、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hariph, Anathoth, Nebai,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8177,183 +7725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:20  |  Nehemiah 10:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>抹比押、米書蘭、希悉、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Magpiash, Meshullam, Hezir,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8369,183 +7879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:21  |  Nehemiah 10:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米示薩別、撒督、押杜亞、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Meshezabeel, Zadok, Jaddua,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8561,183 +8033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:22  |  Nehemiah 10:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>毗拉提、哈難、亞奈雅、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pelatiah, Hanan, Anaiah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8753,183 +8187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:23  |  Nehemiah 10:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何細亞、哈拿尼雅、哈述、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hoshea, Hananiah, Hashub,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8945,183 +8341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:24  |  Nehemiah 10:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈羅黑、毗利哈、朔百、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hallohesh, Pileha, Shobek,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9137,183 +8495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:25  |  Nehemiah 10:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利宏、哈沙拿、瑪西雅、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rehum, Hashabnah, Maaseiah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9329,183 +8649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:26  |  Nehemiah 10:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞希雅、哈難、亞難、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ahijah, Hanan, Anan,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9521,183 +8803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:27  |  Nehemiah 10:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪鹿、哈琳、巴拿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Malluch, Harim, Baanah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9713,183 +8957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:28  |  Nehemiah 10:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其餘的民、祭司、利未人、守門的、歌唱的、尼提寧，和一切離絕鄰邦居民歸服神律法的，並他們的妻子、兒女，凡有知識能明白的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the rest of the people, the priests, the Levites, the porters, the singers, the Nethinims, and all they that had separated themselves from the people of the lands unto the law of God, their wives, their sons, and their daughters, every one having knowledge, and having understanding;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9905,183 +9111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:2  |  Nehemiah 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司：西萊雅、亞撒利雅、耶利米、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seraiah, Azariah, Jeremiah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10097,183 +9265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:29  |  Nehemiah 10:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都隨從他們貴冑的弟兄，發咒起誓，必遵行神藉他僕人摩西所傳的律法，謹守遵行耶和華－我們主的一切誡命、典章、律例；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They clave to their brethren, their nobles, and entered into a curse, and into an oath, to walk in God’s law, which was given by Moses the servant of God, and to observe and do all the commandments of the LORD our Lord, and his judgments and his statutes;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10289,183 +9419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:30  |  Nehemiah 10:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並不將我們的女兒嫁給這地的居民，也不為我們的兒子娶他們的女兒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that we would not give our daughters unto the people of the land, nor take their daughters for our sons:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10481,183 +9573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:31  |  Nehemiah 10:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這地的居民若在安息日，或甚麼聖日，帶了貨物或糧食來賣給我們，我們必不買。每逢第七年必不耕種，凡欠我們債的必不追討。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if the people of the land bring ware or any victuals on the sabbath day to sell, that we would not buy it of them on the sabbath, or on the holy day: and that we would leave the seventh year, and the exaction of every debt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10673,183 +9727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:32  |  Nehemiah 10:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們又為自己定例，每年各人捐銀一舍客勒三分之一，為我們神殿的使用，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also we made ordinances for us, to charge ourselves yearly with the third part of a shekel for the service of the house of our God;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10865,183 +9881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:33  |  Nehemiah 10:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是為陳設餅、常獻的素祭，和燔祭，安息日、月朔、節期所獻的與聖物，並以色列人的贖罪祭，以及我們神殿裏一切的費用。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the shewbread, and for the continual meat offering, and for the continual burnt offering, of the sabbaths, of the new moons, for the set feasts, and for the holy things, and for the sin offerings to make an atonement for Israel, and for all the work of the house of our God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11057,183 +10035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:34  |  Nehemiah 10:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的祭司、利未人，和百姓都掣籤，看每年是哪一族按定期將[獻祭的]柴奉到我們神的殿裏，照着律法上所寫的，燒在耶和華－我們神的壇上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And we cast the lots among the priests, the Levites, and the people, for the wood offering, to bring it into the house of our God, after the houses of our fathers, at times appointed year by year, to burn upon the altar of the LORD our God, as it is written in the law:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11249,183 +10189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:35  |  Nehemiah 10:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又定每年將我們地上初熟的土產和各樣樹上初熟的果子都奉到耶和華的殿裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to bring the firstfruits of our ground, and the firstfruits of all fruit of all trees, year by year, unto the house of the LORD:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11441,183 +10343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:36  |  Nehemiah 10:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又照律法上所寫的，將我們頭胎的兒子和首生的牛羊都奉到我們神的殿，交給我們神殿裏供職的祭司；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also the firstborn of our sons, and of our cattle, as it is written in the law, and the firstlings of our herds and of our flocks, to bring to the house of our God, unto the priests that minister in the house of our God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11633,183 +10497,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:37  |  Nehemiah 10:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並將初熟之麥子所磨的麵和舉祭、各樣樹上[初熟]的果子、新酒與油奉給祭司，收在我們神殿的庫房裏，把我們地上所產的十分之一奉給利未人，因利未人在我們一切城邑的土產中當取十分之一。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that we should bring the firstfruits of our dough, and our offerings, and the fruit of all manner of trees, of wine and of oil, unto the priests, to the chambers of the house of our God; and the tithes of our ground unto the Levites, that the same Levites might have the tithes in all the cities of our tillage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11825,183 +10651,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:38  |  Nehemiah 10:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未人取十分之一的時候，亞倫的子孫中，當有一個祭司與利未人同在。利未人也當從十分之一中取十分之一，奉到我們神殿的屋子裏，收在庫房中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the priest the son of Aaron shall be with the Levites, when the Levites take tithes: and the Levites shall bring up the tithe of the tithes unto the house of our God, to the chambers, into the treasure house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12017,183 +10805,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:3  |  Nehemiah 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>巴施戶珥、亞瑪利雅、瑪基雅、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pashur, Amariah, Malchijah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12209,183 +10959,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:39  |  Nehemiah 10:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人和利未人要將五穀、新酒，和油為舉祭，奉到收存聖所器皿的屋子裏，就是供職的祭司、守門的、歌唱的所住的屋子。這樣，我們就不離棄我們神的殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the children of Israel and the children of Levi shall bring the offering of the corn, of the new wine, and the oil, unto the chambers, where are the vessels of the sanctuary, and the priests that minister, and the porters, and the singers: and we will not forsake the house of our God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12401,183 +11113,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:4  |  Nehemiah 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈突、示巴尼、瑪鹿、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hattush, Shebaniah, Malluch,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12593,183 +11267,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:5  |  Nehemiah 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈琳、米利末、俄巴底亞、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Harim, Meremoth, Obadiah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12785,183 +11421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:6  |  Nehemiah 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理、近頓、巴錄、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Daniel, Ginnethon, Baruch,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12977,183 +11575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:7  |  Nehemiah 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米書蘭、亞比雅、米雅民、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Meshullam, Abijah, Mijamin,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13169,183 +11729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 10:8  |  Nehemiah 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪西亞、璧該、示瑪雅；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Maaziah, Bilgai, Shemaiah: these were the priests.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>