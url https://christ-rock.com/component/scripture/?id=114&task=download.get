--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R07c4acdf183c4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6b9036f218fa4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2c2c81815a6146cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd9f96f378a5e4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbd5883fdc35244a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcfe2f2499d95411b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd882b7cdb8764660"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc8fb915a08a54640"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R20e5f7a3b1664fd3"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5b77c3035178470e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rec31961ca71e4957"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R14747a5148104663"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R00baeb4060774412"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rda9bc656db434b90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R75d1acaedc5a47d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6936e6e2de2b4a16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6e28dc0ce8204040"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf343a41694874011"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R894a86145f8540a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R12e9ee4df6ef417a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4cbc6162ff784853"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6df08ed90dff4260"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7c22fbd9a0834b83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4aea58108d2c4f21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R92a697af7483494c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R099a35c586824247"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R869bdcfdd3524778"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R78d4ef52da284f42"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R890496acc96d48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd882b7cdb8764660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20e5f7a3b1664fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9d527de4eddc4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6eaa3a4306b142b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rec31961ca71e4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3314bfe746654087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f6622105e3240c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6c33ed3714b1458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R68b734e1bec54b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R71af646e0e79418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1a47b41dd3944989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9d984e4d071d405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R28425c46a7f54588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rae1f3e51f48f4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R24601c061bb348d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0ea3bcf3c9cf4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re381eaefab5f4bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R21c84c88e2ae4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd896c9729fa64622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R14747a5148104663" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc2699730ea704208" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R38a9c9437b7a4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc8fb915a08a54640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b77c3035178470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4ba8b2a896604161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcd5bc2f692e74974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R00baeb4060774412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rda9bc656db434b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R75d1acaedc5a47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6936e6e2de2b4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6e28dc0ce8204040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf343a41694874011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R894a86145f8540a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R12e9ee4df6ef417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4cbc6162ff784853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6df08ed90dff4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7c22fbd9a0834b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4aea58108d2c4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R92a697af7483494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R099a35c586824247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R869bdcfdd3524778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R78d4ef52da284f42" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcb8fa8c166c24164" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1e993872ff214016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71ea89b7dee146c3" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0688c59d52d84300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4ea38bc7cea4c21" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R62a72302ec96486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bd3bf71ece3417b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9aef952c052a42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ccd3f42a87d406b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7cc401f0f68c437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a6f7e855f7745a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R261413b65c6c471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9eaf5c8c69874090" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd6e99c506bb54b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ac95766afa94566" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc4158408183648c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2db8f57b2ed04796" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rffdf904b213f4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63eee7f53a0d4909" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra8232288a1f74637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38556d16cc324f8d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9237ce2f773549a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f3b2ee280e345a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re796d697bfcc432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bf5c9aa43db4dc4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R43df05a92e204c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4b524d7fb474d77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcd64d2cb3bd64a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92e169bde9cd460b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R41b386728e3d4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc6209acd6d14162" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R315adee77f764d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c41d091d3d04d14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Reec79f031bd54224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35914116aef24026" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rccdbbf825cae4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7edf1f96ed0142b7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a2437a91d8f4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4f3b6ae9aa7e4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc87dc74ab5c94ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb0b0a5d7387040df" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5d4552f1c5c54bde" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R133e9901a25e497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8137e15e3ea34027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1482a9d9370549c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R41e293cd0b564361" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbf184db672f84844" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4f3b6ae9aa7e4487"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8137e15e3ea34027"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc87dc74ab5c94ced"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1482a9d9370549c9"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb0b0a5d7387040df"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R41e293cd0b564361"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R236740e8ed1f4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rda5fe2aac02949cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9dcb84dbb60049a3" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9001e4ae2ee44284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R71113fcd736a4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f2d0b9d80224d64" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rda5fe2aac02949cd"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9dcb84dbb60049a3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R71113fcd736a4d2b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5f2d0b9d80224d64"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36a0e6e717804f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R21c5661aebb84f2c" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcce2704ab2a64e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re1573385bea44b4d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52936fdf408d4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf54bc63c218842d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde32148d3125475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rea8414888c104448" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc11401839a94808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rdb76b66913df48aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d3d512cf5094e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R70c4e725c07d4dd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd236005e1fb4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R34f0d02c4b834f14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0e73701511f48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9198663706ec4423" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3864bf1547f6402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc8c2d72a4e8643a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccff3be7c0a64814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R592c3fecab204e77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fb85048b5194dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb7c22e7a8b694413" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c09d1e22a534a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R83f0f03f71ae4c32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R424d19f579aa49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf83722714e094c67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc47d3c3c0106423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6468ce339c5f49b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7852d64f0bf543de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rdeb763f385e14171" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe4905dc6a5847f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R214d6f544abe4abf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5718880275c74e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd42f5e4c03c141d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8da0e14d995e49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4375862c2414445b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Titus 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:9  |  Titus 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[勸]僕人要順服自己的主人，凡事討他的喜歡，不可頂撞他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exhort servants to be obedient unto their own masters, and to please them well in all things; not answering again;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:10  |  Titus 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可私拿東西，要顯為忠誠，以致凡事尊榮我們救主－神的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not purloining, but shewing all good fidelity; that they may adorn the doctrine of God our Saviour in all things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:11  |  Titus 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神救眾人的恩典已經顯明出來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the grace of God that bringeth salvation hath appeared to all men,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:12  |  Titus 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>教訓我們除去不敬虔的心和世俗的情慾，在今世自守、公義、敬虔度日，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Teaching us that, denying ungodliness and worldly lusts, we should live soberly, righteously, and godly, in this present world;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:13  |  Titus 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>等候所盼望的福，並等候至大的神和我們救主耶穌基督的榮耀顯現。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Looking for that blessed hope, and the glorious appearing of the great God and our Saviour Jesus Christ;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:14  |  Titus 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他為我們捨了自己，要贖我們脫離一切罪惡，又潔淨我們，特作自己的子民，熱心為善。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who gave himself for us, that he might redeem us from all iniquity, and purify unto himself a peculiar people, zealous of good works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:15  |  Titus 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些事你要講明，勸戒人，用各等權柄責備人；不可叫人輕看你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things speak, and exhort, and rebuke with all authority. Let no man despise thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:1  |  Titus 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你所講的總要合乎那純正的道理。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But speak thou the things which become sound doctrine:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:2  |  Titus 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>勸老年人要有節制、端莊、自守，在信心、愛心、忍耐上都要純全無疵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the aged men be sober, grave, temperate, sound in faith, in charity, in patience.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:3  |  Titus 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又勸老年婦人，舉止行動要恭敬，不說讒言，不給酒作奴僕，用善道教訓人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The aged women likewise, that they be in behaviour as becometh holiness, not false accusers, not given to much wine, teachers of good things;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:4  |  Titus 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好指教少年婦人，愛丈夫，愛兒女，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That they may teach the young women to be sober, to love their husbands, to love their children,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:5  |  Titus 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謹守，貞潔，料理家務，待人有恩，順服自己的丈夫，免得神的道理被毀謗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To be discreet, chaste, keepers at home, good, obedient to their own husbands, that the word of God be not blasphemed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:6  |  Titus 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又勸少年人要謹守。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Young men likewise exhort to be sober minded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:7  |  Titus 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你自己凡事要顯出善行的榜樣；在教訓上要正直、端莊，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In all things shewing thyself a pattern of good works: in doctrine shewing uncorruptness, gravity, sincerity,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 2:8  |  Titus 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>言語純全，無可指責，叫那反對的人，既無處可說我們的不是，便自覺羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sound speech, that cannot be condemned; that he that is of the contrary part may be ashamed, having no evil thing to say of you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>