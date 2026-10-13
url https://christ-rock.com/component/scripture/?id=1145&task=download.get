--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd21fb351bb224ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rceeb54ed624949ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R869b9f0a4faf4c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R703ebbf7c0294981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2372648cd9194a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdabae090d93f43d0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R802d1607d4ca4c55"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4701d84914de4cf8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R519f5d7663ae439e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Raffe47eefeae4c3b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9f01cafde6734315"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7a28f69b60db43f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8ab222a027314c9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6bb43f799eb848d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R50cb2af7f4264999"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf65babb18fb84ff1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rcdb0c05199d84f3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra4bdb8262c414753"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcecbcee0fbb54994"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R808c48531a194a32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R601e3f95fddd41ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rff01a2ea3d0e49ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re065f055932d45d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Read266ef953740f1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbc8501ef7d6a44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R802d1607d4ca4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R519f5d7663ae439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R513c002bb95642ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R04e6cdb6838a4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9f01cafde6734315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb90c7f5d5ad749ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R71f81e69d3014485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc3714e71a9bc4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1e40fcdd37484e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Radfc2fa2245e492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6f1e861e461248a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R45727f1eedb24598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd58ed4f6e9cb4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R00b745a71a424046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb5349e9a187e4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7a28f69b60db43f3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R02764e9ea65641de" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1f7073f53420494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4701d84914de4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raffe47eefeae4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re1110f85a57248aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R13524204c45e4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8ab222a027314c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6bb43f799eb848d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R50cb2af7f4264999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf65babb18fb84ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcdb0c05199d84f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra4bdb8262c414753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcecbcee0fbb54994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R808c48531a194a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R601e3f95fddd41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rff01a2ea3d0e49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re065f055932d45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Read266ef953740f1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R995fa1ed402b42f6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f0ae8c8a6ac4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54637846921c4196" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re353ab9b64984684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R022fd9dc3300454a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R77530cba60e44407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb922b92853604363" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R43309d0dadcd4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58ca51e48e0d4e59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R68475e78b3314add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d5744fabbde4390" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9787d446afb94b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7e89d7fe2d743fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8520bf9ff7cf4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ea028833dcf41ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R89882ce5b48f4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15866745c5644e4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R24d31808d649420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R283245962a464002" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3a1232603bdf4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8102c49cb1ff48d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5eea41c16fec4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b48f38cb8dd4278" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6fd57d674b2a40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2976ce697b924e82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8a9565ad171a4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R947c1ce9cbe946fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc865242705af4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07ea72ef24464ee7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R87fcc0ea25db4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rae4a64346a974608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2484b3b7dc094453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcdd607c529ef49e5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R866fbe81475740e8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf976adac5d2b4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R76ed0cceecb84154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R501e39de7dc444c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R23a46544b23045a0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R028e2ed523f34214" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rae4a64346a974608"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R76ed0cceecb84154"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2484b3b7dc094453"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R501e39de7dc444c6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcdd607c529ef49e5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R23a46544b23045a0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf0e38db8f02f490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8b22c937460a4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cca871f6f334b6c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re50b0de734724ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbbe5a1375a7447b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0add9958fc94c19" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8b22c937460a4c93"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8cca871f6f334b6c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbbe5a1375a7447b9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf0add9958fc94c19"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad5c5a7e779e45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1b1c1c717a5c4bb3" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6f46a0bc4724167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc6443c3f39fa4f89" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84c594176385489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rba498aad22b145b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35f4f61e50884a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rba2c7c7907814a2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bea5ecabf124b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R2e2b2f3ef18e4cb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70c736aaaf4d4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R568bb924ceb14d5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f28e90c676a42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4ea2c953c98e46d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d6b25890ce64751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R57747bf75fa14bde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca7f35d066754d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R598d6abcc22c4e7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cdd2f7621ba436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra6af9ede148241e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52838b432f2945a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra16f75769dc74d2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a53ef5c6c144b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R851df45f1343426b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd11f44eb8d1144e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R94d4416868e34f45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R201a46fb2c944325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re49479c6322b46ae" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nehemiah 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 1:9  |  Nehemiah 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你們若歸向我，謹守遵行我的誡命，你們被趕散的人雖在天涯，我也必從那裏將他們招聚回來，帶到我所選擇立為我名的居所。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if ye turn unto me, and keep my commandments, and do them; though there were of you cast out unto the uttermost part of the heaven, yet will I gather them from thence, and will bring them unto the place that I have chosen to set my name there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 1:10  |  Nehemiah 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都是你的僕人、你的百姓，就是你用大力和大能的手所救贖的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now these are thy servants and thy people, whom thou hast redeemed by thy great power, and by thy strong hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 1:11  |  Nehemiah 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，求你側耳聽你僕人的祈禱，和喜愛敬畏你名眾僕人的祈禱，使你僕人現今亨通，在王面前蒙恩。」 我是作王酒政的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O Lord, I beseech thee, let now thine ear be attentive to the prayer of thy servant, and to the prayer of thy servants, who desire to fear thy name: and prosper, I pray thee, thy servant this day, and grant him mercy in the sight of this man. For I was the king’s cupbearer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 1:1  |  Nehemiah 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈迦利亞的兒子尼希米的言語如下： 亞達薛西王二十年基斯流月，我在書珊城的宮中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of Nehemiah the son of Hachaliah. And it came to pass in the month Chisleu, in the twentieth year, as I was in Shushan the palace,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,179 +3581,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 1:2  |  Nehemiah 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，有我一個弟兄哈拿尼，同着幾個人從猶大來。我問他們那些被擄歸回、剩下逃脫的猶大人和耶路撒冷的光景。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That Hanani, one of my brethren, came, he and certain men of Judah; and I asked them concerning the Jews that had escaped, which were left of the captivity, and concerning Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 1:3  |  Nehemiah 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們對我說：「那些被擄歸回剩下的人在猶大省遭大難，受凌辱；並且耶路撒冷的城牆拆毀，城門被火焚燒。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said unto me, The remnant that are left of the captivity there in the province are in great affliction and reproach: the wall of Jerusalem also is broken down, and the gates thereof are burned with fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 1:4  |  Nehemiah 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我聽見這話，就坐下哭泣，悲哀幾日，在天上的神面前禁食祈禱，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when I heard these words, that I sat down and wept, and mourned certain days, and fasted, and prayed before the God of heaven,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 1:5  |  Nehemiah 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「耶和華－天上的神，大而可畏的神啊，你向愛你、守你誡命的人守約施慈愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said, I beseech thee, O LORD God of heaven, the great and terrible God, that keepeth covenant and mercy for them that love him and observe his commandments:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 1:6  |  Nehemiah 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你睜眼看，側耳聽，你僕人晝夜在你面前為你眾僕人以色列民的祈禱，承認我們以色列人向你所犯的罪；我與我父家都有罪了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let thine ear now be attentive, and thine eyes open, that thou mayest hear the prayer of thy servant, which I pray before thee now, day and night, for the children of Israel thy servants, and confess the sins of the children of Israel, which we have sinned against thee: both I and my father’s house have sinned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 1:7  |  Nehemiah 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們向你所行的甚是邪惡，沒有遵守你藉着僕人摩西所吩咐的誡命、律例、典章。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We have dealt very corruptly against thee, and have not kept the commandments, nor the statutes, nor the judgments, which thou commandedst thy servant Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼希米記 1:8  |  Nehemiah 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你記念所吩咐你僕人摩西的話，說：『你們若犯罪，我就把你們分散在萬民中；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember, I beseech thee, the word that thou commandedst thy servant Moses, saying, If ye transgress, I will scatter you abroad among the nations:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>