--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -11,99 +11,99 @@
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Radb74fabc9c14d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2c40f738b77d4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re467b5f9b6ae4a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raa33b892816f444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb365f53f8c0c4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb810da518756410c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd942aaddb8c64a4e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raa5e6d4e6d6347fb"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R464db14dc4ff4ed9"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc1faa3b6a3534dac"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7a7639950bf94dbc"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Reaef311ffe39460c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re6484535edaa48b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbe17a2823e144d99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4d7747755f9b412f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6ba6d6c4961a4e49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra9b7b6be36c44475"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9e8caa226c6745a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2217985ceca7465b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R504ca7c890e9454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd942aaddb8c64a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R464db14dc4ff4ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7c9c81900e274863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7078b603928841ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7a7639950bf94dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2a55883fa63141ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9e2f606475fd44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4e4a091fdc944e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6844594c1c89400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re5dede3109aa49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reaef311ffe39460c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rced017a3fa6e4a3f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf025f6e17b464ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa5e6d4e6d6347fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1faa3b6a3534dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra16181fa0cb44881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1801e68e93034453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re6484535edaa48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbe17a2823e144d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4d7747755f9b412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6ba6d6c4961a4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra9b7b6be36c44475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9e8caa226c6745a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2217985ceca7465b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdc26e061f1bd4536" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -307,69 +307,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd9fd9e85b28143f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf830abe3f70f4dc0" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb0d8ee4b38764d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reddeca40acb2494b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf8df3af026e34428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R416ae4d0b3ff4aa3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2b3a2b9fd76e42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R349522adf1ac4d16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R92cb450d7f154574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde1f04aacf594575" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R72dcbcb8e46040fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R497f9267b66f45bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R586cae81da15426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb93c784ea7a4516" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R678d4d50f36f4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e8e38d569b2437e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R02708bcb1e5e42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R916d5647c2cb4c3d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -993,100 +993,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R09944d6b70674420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Reab3726c5f96463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc86b5ed9522a48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R52ad9c95fad74174" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R150e021bc7a549e7" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R042ea117ca494601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R53dc909cd24f42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R97491c2c5b334e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3f6cda84f4404904" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R14ca6412b7f34cc7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reab3726c5f96463a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R53dc909cd24f42fe"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc86b5ed9522a48ea"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R97491c2c5b334e30"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2112,116 +2112,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R52ad9c95fad74174"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3f6cda84f4404904"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb0864fabc1e14ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R18548194d30f4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e8700c9f7a242bb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8946d8a6ef43466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R705a10fee1be4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb57c592f2a7c43ef" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R18548194d30f4cdd"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2e8700c9f7a242bb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R705a10fee1be4b9b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb57c592f2a7c43ef"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2285,69 +2285,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R873a4a54df4b4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R58e873fde20c4bf6" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46243f2351bf4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1011cb58dbe94305" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d208b4cab874b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1c2201865ab84a04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85ecb71352694415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R06b178cbe52846e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rced86197e6dd4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R95b7d1b763f14fdb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R515d6ea91a214987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc5a4e75ec0bd4337" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77bf7b7878764fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc45a20e84f204a69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32535be3231f4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4cfc7e4a8d034c53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R310227dcb7b14ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1b787e333f60437a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2365,65 +2365,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Malachi 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2441,183 +2445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 4:1  |  Malachi 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華說：「那日臨近，勢如燒着的火爐，凡狂傲的和行惡的必如碎稭，在那日必被燒盡，根本枝條一無存留。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, behold, the day cometh, that shall burn as an oven; and all the proud, yea, and all that do wickedly, shall be stubble: and the day that cometh shall burn them up, saith the LORD of hosts, that it shall leave them neither root nor branch.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2633,183 +2599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 4:2  |  Malachi 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但向你們敬畏我名的人必有公義的日頭出現，其光線有醫治之能。你們必出來跳躍如圈裏的肥犢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But unto you that fear my name shall the Sun of righteousness arise with healing in his wings; and ye shall go forth, and grow up as calves of the stall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2825,183 +2753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 4:3  |  Malachi 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們必踐踏惡人；在我所定的日子，他們必如灰塵在你們腳掌之下。這是萬軍之耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall tread down the wicked; for they shall be ashes under the soles of your feet in the day that I shall do this, saith the LORD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3017,183 +2907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 4:4  |  Malachi 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們當記念我僕人摩西的律法，就是我在何烈[山]為以色列眾人所吩咐他的律例典章。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember ye the law of Moses my servant, which I commanded unto him in Horeb for all Israel, with the statutes and judgments.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3209,183 +3061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 4:5  |  Malachi 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「看哪，耶和華大而可畏之日未到以前，我必差遣先知以利亞到你們那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I will send you Elijah the prophet before the coming of the great and dreadful day of the LORD:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3401,183 +3215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 4:6  |  Malachi 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必使父親的心轉向兒女，兒女的心轉向父親，免得我來咒詛遍地。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall turn the heart of the fathers to the children, and the heart of the children to their fathers, lest I come and smite the earth with a curse.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>