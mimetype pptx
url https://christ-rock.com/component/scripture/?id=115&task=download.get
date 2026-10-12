--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6631ef0db4a04110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re728dadc4a5a4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2523cd04052b4fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re00574e835964c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6cbcb4f7e42844eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R983c48f003214015" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5633f7bc702c4b8d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0b531625248a4c23"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R28d6eb86cd4a4a98"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0eab631502d8422a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd5ed345e1cbd4388"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R7d895e08fb334be9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra312c6a1fda2444d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R553460c54e59477a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R18837b14ef724e51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1b0bd6c47249442b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf5d34ed61fb243ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R36cb1cbb1c94440b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re52ad5a82ed84522"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0a815b3bac5443a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re87ff2e17e4a4d90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra3ded92a05d347da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb51776afeb9d4ee4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra17bcd8e9e5a4dab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1688e1afb31b4e77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1f8a188acbea49c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9d081a0ee8744c61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R00588ec9dadc44d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re5e1b53fe5ac467d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Reb81e04c225f4bf4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf50b1adbfa664cfa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R69f7e005193449e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6a1fddffc6254bf1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rfaeea83c16854401"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R042587eb8baa4bb9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R27d4ba6a972d4bc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R76e9e98273994133"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R2bce289a615b49ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R091793c17c2b4ef2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R7ce353d523ee4cdb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rc707a1ec47a64e2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R9259b1c5141f4b69"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc69482b0685c41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5633f7bc702c4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28d6eb86cd4a4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4225ce07072c4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R959af0a40d534d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd5ed345e1cbd4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2e1c064194ed409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2b24f637a3034f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R83f221a3808c4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8a99b3babebc46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R801cad5c974a442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd5fd1291594f478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R807345464db241da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re0f97c6924154702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf954ab8c04e14ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R67cbc256895d4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd6d23a4a9c914c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rda802504b8ab4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc2ecf926e71c4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rad3e836dab0240f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0fe5aee56ee04ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb63740b1c3614aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6bf4bcc680764594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R02080a59961f44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R13074b98f5004c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3cde2c14599f44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R664b3c8c461a49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R72d2659675384615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R90c3b7726f8147f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R872d5f5dd648469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf46028a7fb1c430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra2e05c2c1e38405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7a8a13b69f724040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R29fee46f8f1d4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7d895e08fb334be9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R21f23821911c4a6e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbe1c8a28b2714f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0b531625248a4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0eab631502d8422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R29c704f0c4a44c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc148c97701b14fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra312c6a1fda2444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R553460c54e59477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R18837b14ef724e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1b0bd6c47249442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf5d34ed61fb243ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R36cb1cbb1c94440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re52ad5a82ed84522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0a815b3bac5443a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re87ff2e17e4a4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra3ded92a05d347da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb51776afeb9d4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra17bcd8e9e5a4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1688e1afb31b4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1f8a188acbea49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9d081a0ee8744c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R00588ec9dadc44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re5e1b53fe5ac467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reb81e04c225f4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf50b1adbfa664cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R69f7e005193449e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6a1fddffc6254bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfaeea83c16854401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R042587eb8baa4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R27d4ba6a972d4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R76e9e98273994133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2bce289a615b49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R091793c17c2b4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7ce353d523ee4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc707a1ec47a64e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R9259b1c5141f4b69" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra78cd23223e34ecd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4dd720a1af7d4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48e11781ffe041fa" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rba3c5d419ad14f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra69e682218d946ad" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra2150ebd0eef4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9edf8f5e0d44e12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfdfdbdc83fd44de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97fece7f9cbe4136" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd2da3bdae7244baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ebb103dc59a4c1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R700c5418acf343df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54ad20924c3a4aa4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd79a2865016f4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R767ce813bad843de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6f2b5e13e6104adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0af033304fad411e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd14a5fc030c540f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cc9b476c292434f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R041453c2c5bb4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29c423d315554d56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R14f8bfc4b39f4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc080fc9dfea04875" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2928c5c484274e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61aa459d313d4085" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5f79181017c2441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a8f028e3a184c6d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra1b0e6abb4514e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc25dcc1466ba4117" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdad337c6a4e5437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R562a71351b374aac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R83ae066b00a74016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8612cbf853544590" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf939145d948547cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R839e53212d194441" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7aba9427d8e64afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R299201b1622f4fcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8bac31e57b3944a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e96b8f8f219478b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R46975f0c00004cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7630e19d1d144bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R476fa98fbcbc49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2343ff372b9e4345" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re1843cafacb34ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0663a1fdcda8453e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5667d6f5f0a44c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fb4b02a426e490d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd91cd1cda38147ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49f7896191504d5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R77d5bcc464144899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb01fd3c235348a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7425b05536054e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R371ab057f9744695" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R15c3969973004f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R637e859c452343b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R75082ed343ea4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe920e15c1244dcd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rda67d8d18b934e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bd07dbb51c84f4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2e01b5eb010f486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0fdb9e31f4f41dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6dc53ffee448407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R198f751061d14497" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdfb8637c9af44d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc8d7759e8f3469d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R07239bbbfe7f4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R527ed204cfdb4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcf17fc3b1e074270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4cdcbd497607463c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R17366c2381564dcc" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c8870d2bd5f476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6a9e0f0b8bdc4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfd6967fd8ad64e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Reda2984e1c024eb0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1b23ee4838394a08" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R527ed204cfdb4fcb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a9e0f0b8bdc4469"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcf17fc3b1e074270"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd6967fd8ad64e93"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4cdcbd497607463c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Reda2984e1c024eb0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R55a4158f97684bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcc01d8ef586e4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22e3640ae0bd4587" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdd43d329480f42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5603071ce68640da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc85286d4cb734edc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcc01d8ef586e4775"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R22e3640ae0bd4587"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5603071ce68640da"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc85286d4cb734edc"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3f1484e21dd4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Raae9e943bcc14131" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdaae79aeded54b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R97d704defbb542a6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35cd3abee68c45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R983c00f656b84a4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9095fae566f64c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc6e4759ce7d344a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2415b6714ec6466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8d1c4a5122c7407c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bb6b19eed4e4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Racc556f13a7a45a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R786057986c244904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R45291d358cfb4d77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8bd698d436c4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3b2b04b35f344641" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e432a85d92d42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R18e80d8af61c43af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R117634fa881043ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R69c1d51f5baf4467" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R880be02bf01a4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rad4b652a86d64b97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R530b4c0b73ff4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9a30ed31c2224236" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6945662d5904ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc9794b72574a46e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra508b06de20046b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Raa5af449166c48bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff7a1c8dcc8644ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rba6dfd7ba2154a89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0380f27484fc491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R9d7a377b4fa843cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R379901f739654d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R282dd868167b47cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf380a1570b04f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rd98ae3514e6d43e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref1df701a7a24f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rb7cf4f3b9283495a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d1b46de980a48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rd3f9cc1200c54065" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec4aadfa85194977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R542bf0a7fb724d0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4d56cd3213047ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R44c90df73528458b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc315c975c4c84f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R9215d3560160471d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc67756060bf84b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R236fa889d89947d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R962994e7e653440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra89fa6d8580d43a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32b590ff3aaa498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R94899653044d43ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13b843b2ef324176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rcf44a653511b4a0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e8f36d761b84dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R3dd9c5de697846e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc410669070494f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R59ec9375f4b14077" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbdb2537ce12b460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R33fbf05dcb094766" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5e81661523f4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra0c8c43123ed4e11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56263b9016df4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2fa40fb7c7d24fb5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Romans 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:9  |  Romans 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將患難、困苦加給一切作惡的人，先是猶太人，後是希臘人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Tribulation and anguish, upon every soul of man that doeth evil, of the Jew first, and also of the Gentile;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:10  |  Romans 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>卻將榮耀、尊貴、平安加給一切行善的人，先是猶太人，後是希臘人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But glory, honour, and peace, to every man that worketh good, to the Jew first, and also to the Gentile:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:11  |  Romans 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神不偏待人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there is no respect of persons with God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:12  |  Romans 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡沒有律法犯了罪的，也必不按律法滅亡；凡在律法以下犯了罪的，也必按律法受審判。（</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as many as have sinned without law shall also perish without law: and as many as have sinned in the law shall be judged by the law;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:13  |  Romans 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>原來在神面前，不是聽律法的為義，乃是行律法的稱義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(For not the hearers of the law are just before God, but the doers of the law shall be justified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:14  |  Romans 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沒有律法的外邦人若順着本性行律法上的事，他們雖然沒有律法，自己就是自己的律法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For when the Gentiles, which have not the law, do by nature the things contained in the law, these, having not the law, are a law unto themselves:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:15  |  Romans 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是顯出律法的功用刻在他們心裏，他們是非之心同作見證，並且他們的思念互相較量，或以為是，或以為非。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which shew the work of the law written in their hearts, their conscience also bearing witness, and their thoughts the mean while accusing or else excusing one another;)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:16  |  Romans 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就在神藉耶穌基督審判人隱祕事的日子，照着我的福音所言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the day when God shall judge the secrets of men by Jesus Christ according to my gospel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:17  |  Romans 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你稱為猶太人，又倚靠律法，且指着神誇口；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, thou art called a Jew, and restest in the law, and makest thy boast of God,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:18  |  Romans 2:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既從律法中受了教訓，就曉得神的旨意，也能分別是非；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And knowest his will, and approvest the things that are more excellent, being instructed out of the law;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:1  |  Romans 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這論斷人的，無論你是誰，也無可推諉。你在甚麼事上論斷人，就在甚麼事上定自己的罪；因你這論斷人的，自己所行卻和別人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thou art inexcusable, O man, whosoever thou art that judgest: for wherein thou judgest another, thou condemnest thyself; for thou that judgest doest the same things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:19  |  Romans 2:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又深信自己是給瞎子領路的，是黑暗中人的光，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And art confident that thou thyself art a guide of the blind, a light of them which are in darkness,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:20  |  Romans 2:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是蠢笨人的師傅，是小孩子的先生，在律法上有知識和真理的模範。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An instructor of the foolish, a teacher of babes, which hast the form of knowledge and of the truth in the law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:21  |  Romans 2:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你既是教導別人，還不教導自己嗎？你講說人不可偷竊，自己還偷竊嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou therefore which teachest another, teachest thou not thyself? thou that preachest a man should not steal, dost thou steal?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:22  |  Romans 2:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你說人不可姦淫，自己還姦淫嗎？你厭惡偶像，自己還偷竊廟中之物嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou that sayest a man should not commit adultery, dost thou commit adultery? thou that abhorrest idols, dost thou commit sacrilege?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:23  |  Romans 2:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你指着律法誇口，自己倒犯律法、玷辱神嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou that makest thy boast of the law, through breaking the law dishonourest thou God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:24  |  Romans 2:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的名在外邦人中，因你們受了褻瀆，正如[經上]所記的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the name of God is blasphemed among the Gentiles through you, as it is written.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:25  |  Romans 2:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若是行律法的，割禮固然於你有益；若是犯律法的，你的割禮就算不得割禮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For circumcision verily profiteth, if thou keep the law: but if thou be a breaker of the law, thy circumcision is made uncircumcision.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:26  |  Romans 2:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以那未受割禮的，若遵守律法的條例，他雖然未受割禮，豈不算是有割禮嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore if the uncircumcision keep the righteousness of the law, shall not his uncircumcision be counted for circumcision?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:27  |  Romans 2:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>而且那本來未受割禮的，若能全守律法，豈不是要審判你這有儀文和割禮竟犯律法的人嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And shall not uncircumcision which is by nature, if it fulfil the law, judge thee, who by the letter and circumcision dost transgress the law?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:28  |  Romans 2:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為外面作猶太人的，不是[真]猶太人；外面肉身的割禮，也不是[真]割禮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he is not a Jew, which is one outwardly; neither is that circumcision, which is outward in the flesh:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:2  |  Romans 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們知道這樣行的人，神必照真理審判他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But we are sure that the judgment of God is according to truth against them which commit such things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:29  |  Romans 2:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有裏面作的，才是[真]猶太人；[真]割禮也是心裏的，在乎靈，不在乎儀文。這人的稱讚不是從人來的，乃是從神來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he is a Jew, which is one inwardly; and circumcision is that of the heart, in the spirit, and not in the letter; whose praise is not of men, but of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:3  |  Romans 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這人哪，你論斷行這樣事的人，自己所行的卻和別人一樣，你以為能逃脫神的審判嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thinkest thou this, O man, that judgest them which do such things, and doest the same, that thou shalt escape the judgment of God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:4  |  Romans 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還是你藐視他豐富的恩慈、寬容、忍耐，不曉得他的恩慈是領你悔改呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or despisest thou the riches of his goodness and forbearance and longsuffering; not knowing that the goodness of God leadeth thee to repentance?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:5  |  Romans 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你竟任着你剛硬不悔改的心，為自己積蓄忿怒，以致神震怒，顯他公義審判的日子來到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But after thy hardness and impenitent heart treasurest up unto thyself wrath against the day of wrath and revelation of the righteous judgment of God;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:6  |  Romans 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必照各人的行為報應各人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who will render to every man according to his deeds:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:7  |  Romans 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡恆心行善、尋求榮耀、尊貴和不能朽壞[之福]的，就以永生報應他們；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To them who by patient continuance in well doing seek for glory and honour and immortality, eternal life:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 2:8  |  Romans 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有結黨、不順從真理、反順從不義的，就以忿怒、惱恨報應他們；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But unto them that are contentious, and do not obey the truth, but obey unrighteousness, indignation and wrath,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>