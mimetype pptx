--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9128302c9015435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb79d237fe2fb4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re1d40c1d6e8d4697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R712851fb51bd4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8edecc0bb3204c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R063edf0a9ebc4da5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4afeab298e154c16"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6bfd5797e84b45aa"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3e639980fae64678"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1009426759014d7b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbc765c401ae54ddf"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re2105a2cfb5142ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc7cc53a90eaf4428"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd6bb28c1e26f464e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb9b37690fa0e420b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc67049a527fa4d97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2c234d35c1c84f3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1bac6475959f46ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R51aa1252bf584a21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R98416fbc31204ce8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2a04da9e98dc4605"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7adbfd0ab6cf4b33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3d2a971f7c8c4f36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7c6c55e70755429d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6b337d577c644bcf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9c67e6c5011e4805"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R66818c6a65bb4c06"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R61d258607587430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4afeab298e154c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e639980fae64678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdac2365276f346ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R76061bbd95074ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbc765c401ae54ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R44413e770e804746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R26de8ef766a94483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc85433277760437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65d648a3ec7f45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rca69aa51ee694e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R95e0ee2ba48546b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R06b583e8ca4f4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R516660b502a9452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5270ea6bb83d441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf199c36f3c9744b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb9f195efa2a34c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R35ab09126bde456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R893c103ed8a849a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re2105a2cfb5142ac" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re14e8f00619945d2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf5a3ad1ad222457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6bfd5797e84b45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1009426759014d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R294892a9afe24f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Racbb8874b1504ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc7cc53a90eaf4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd6bb28c1e26f464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb9b37690fa0e420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc67049a527fa4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2c234d35c1c84f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1bac6475959f46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R51aa1252bf584a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R98416fbc31204ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2a04da9e98dc4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7adbfd0ab6cf4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3d2a971f7c8c4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7c6c55e70755429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6b337d577c644bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9c67e6c5011e4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R66818c6a65bb4c06" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfbebdc8a896c4a4a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc6b89f2919c941f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R040585684b5e4279" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raf22d7b5ee8c49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7d247f566db4ae9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R741b1b23911e47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf975a506cbb447d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb2dcb3935e8c4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0c2d79e799e44f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R02795bf96dbc4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R959e5e2e29254c2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R180c4906c9554e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88c069422fc640ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2c4fe21b05d84915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc841cb444d334769" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0b94030931844383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc0dd1e3cbc34d64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R29a95cfca4364af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bc11a0e282f4de3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R932e2183294746d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa58d16948cf4b55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f38b2c0ecdc4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88bc8d3a17fd4e28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R65c6c014c8764fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb6655dcb818429f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7aa3079320d34416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83afa3266fd248d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd20cf418360d48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8322cc862b7c47d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R29fdab99a90947a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb582bd67e3b34813" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R32961efd99094b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fc93590ae984748" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R149218a31eed423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d4e9b175d774e25" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra88f4785af584bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra8d4dbbc76404d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R87550acac7904daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9c729785d63645c8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rda96c253d68244a5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3924af81b98942e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9a4c5ab75b4641d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R20b38b2569ba4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9e3a2143cf3040b1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re33a1678838c4c83" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra8d4dbbc76404d1a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9a4c5ab75b4641d8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R87550acac7904daa"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R20b38b2569ba4d8e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9c729785d63645c8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9e3a2143cf3040b1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1608fd3c5e9f49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re6a2abc755144c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cd652c24a6e4de0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0073ce5c5b1b45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R91bd985d15f24950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R327700906ee34f00" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re6a2abc755144c12"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3cd652c24a6e4de0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R91bd985d15f24950"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R327700906ee34f00"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0919586ca1224fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6dd6394d25c54b04" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18ac916f2d604c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6b9e3276b9eb4950" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23f1c06f8001474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5fb7c9747263464d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R651669bbb45848d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R328dbe8efdeb4a8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77414add7d4a4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R12d7f930fb0a4582" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fa380df820a48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R33c0ca91e8b843ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcf38498287847ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf0a34a04762d404c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe5ef0068fc74aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rdd2b351199034b53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R338b483363074a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R621bb9bd1ebc412d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29536cfea2f645c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rfd2c93cc78934f02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b81ed2cf5754a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R737467ead39648a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9868e3f5815a42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2177202f3da24e02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1e5e97c59c547bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0d0493b6293547d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf036f3a99fb44085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R94956b0a65aa4218" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc4214b4adef44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0a310f802e4a429c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c40f518a5f14318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4caa1d5ca87b45ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4911023c02c34be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7cc9d6b2724649b9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Malachi 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:9  |  Malachi 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「現在我勸你們懇求神，他好施恩與我們。這[妄獻]的事，既由你們經手，他豈能看你們的情面嗎？這是萬軍之耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now, I pray you, beseech God that he will be gracious unto us: this hath been by your means: will he regard your persons? saith the LORD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:10  |  Malachi 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甚願你們中間有一人關上[殿]門，免得你們徒然在我壇上燒[火]。萬軍之耶和華說：我不喜悅你們，也不從你們手中收納供物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is there even among you that would shut the doors for nought? neither do ye kindle fire on mine altar for nought. I have no pleasure in you, saith the LORD of hosts, neither will I accept an offering at your hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:11  |  Malachi 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華說：從日出之地到日落之處，我的名在外邦中必尊為大。在各處，人必奉我的名燒香，獻潔淨的供物，因為我的名在外邦中必尊為大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For from the rising of the sun even unto the going down of the same my name shall be great among the Gentiles; and in every place incense shall be offered unto my name, and a pure offering: for my name shall be great among the heathen, saith the LORD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:12  |  Malachi 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們卻褻瀆我的名，說：『耶和華的桌子是污穢的，其上的食物是可藐視的。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye have profaned it, in that ye say, The table of the LORD is polluted; and the fruit thereof, even his meat, is contemptible.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:13  |  Malachi 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們又說：『這些事何等煩瑣！』並嗤之以鼻。這是萬軍之耶和華說的。你們把搶奪的、瘸腿的、有病的拿來獻上為祭。我豈能從你們手中收納呢？這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye said also, Behold, what a weariness is it! and ye have snuffed at it, saith the LORD of hosts; and ye brought that which was torn, and the lame, and the sick; thus ye brought an offering: should I accept this of your hand? saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,179 +4047,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:14  |  Malachi 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行詭詐的在群中有公羊，他許願卻用有殘疾的獻給主，這人是可咒詛的。因為我是大君王，我的名在外邦中是可畏的。這是萬軍之耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But cursed be the deceiver, which hath in his flock a male, and voweth, and sacrificeth unto the Lord a corrupt thing: for I am a great King, saith the LORD of hosts, and my name is dreadful among the heathen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:1  |  Malachi 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華藉瑪拉基傳給以色列的默示。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden of the word of the LORD to Israel by Malachi.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:2  |  Malachi 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「我曾愛你們。」你們卻說：「你在何事上愛我們呢？」耶和華說：「以掃不是雅各的哥哥嗎？我卻愛雅各，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have loved you, saith the LORD. Yet ye say, Wherein hast thou loved us? Was not Esau Jacob’s brother? saith the LORD: yet I loved Jacob,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:3  |  Malachi 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡以掃，使他的山嶺荒涼，把他的地業[交給]曠野的野狗。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I hated Esau, and laid his mountains and his heritage waste for the dragons of the wilderness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:4  |  Malachi 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以東人說：「我們現在雖被毀壞，卻要重建荒廢之處。」萬軍之耶和華如此說：「任他們建造，我必拆毀；人必稱他們的地為『罪惡之境』；稱他們的民為『耶和華永遠惱怒之民』。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whereas Edom saith, We are impoverished, but we will return and build the desolate places; thus saith the LORD of hosts, They shall build, but I will throw down; and they shall call them, The border of wickedness, and, The people against whom the LORD hath indignation for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:5  |  Malachi 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們必親眼看見，也必說：「願耶和華在以色列境界之外被尊為大！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And your eyes shall see, and ye shall say, The LORD will be magnified from the border of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:6  |  Malachi 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「藐視我名的祭司啊，萬軍之耶和華對你們說：兒子尊敬父親，僕人敬畏主人；我既為父親，尊敬我的在哪裏呢？我既為主人，敬畏我的在哪裏呢？你們卻說：『我們在何事上藐視你的名呢？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A son honoureth his father, and a servant his master: if then I be a father, where is mine honour? and if I be a master, where is my fear? saith the LORD of hosts unto you, O priests, that despise my name. And ye say, Wherein have we despised thy name?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:7  |  Malachi 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們將污穢的食物獻在我的壇上，且說：『我們在何事上污穢你呢？』因你們說，耶和華的桌子是可藐視的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye offer polluted bread upon mine altar; and ye say, Wherein have we polluted thee? In that ye say, The table of the LORD is contemptible.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拉基書 1:8  |  Malachi 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們將瞎眼的獻為祭物，這不為惡嗎？將瘸腿的、有病的獻上，這不為惡嗎？你獻給你的省長，他豈喜悅你，豈能看你的情面嗎？這是萬軍之耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if ye offer the blind for sacrifice, is it not evil? and if ye offer the lame and sick, is it not evil? offer it now unto thy governor; will he be pleased with thee, or accept thy person? saith the LORD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>