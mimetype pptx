--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra36a87eed926413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8654ddb176fd4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1e10dc651a294611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R467e52b3eeb7438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R08a09c176cc14c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra41be9fe87af4122" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1d5742fe89584517"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9ec6284de99642e7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdc6b3f914ff442d8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rad6478e8ab3140fc"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R63e88514274b45a1"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rdd8176a454c44195"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R93f6e837a6674dd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R04f56dca4f224021"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf48591d576e94d9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R60ccd79ef65643d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc0bac0d0581f4b17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R17e83474631b41c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R14fce4da2ab549ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R22cce39089a94ba1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R80a1bee0f5fb473c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R32b5364a84f74b36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R69841aeb4fbd4159"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R32a2428d39f649b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Raea644649de042a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rad067fb691464501"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R263cc591aa164be9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc6d8d6d264b74d5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rfb4746ab96934152"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re15aa8dd03f549bc"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R152d4879a97c4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d5742fe89584517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc6b3f914ff442d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfa169e1c00e6479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R83e50c8641484983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R63e88514274b45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4fe2f3433c1e43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1fc4a6bad8a8466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0eea193287474107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re67a9bc5acc748c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rac3efa273e2d467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6ede90e95c094f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf6513aa869a44fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rde69cb20155f4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf495a3fe19344050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2536c1f7b4854c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1c3c0057a0224010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf823f2db3ff64ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8083a86fd1474790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R64992f0f14e44b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Raffb3196bde04ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R10cec9a7a3994c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rdd8176a454c44195" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb5484239db75414b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rca7faf38b51f43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9ec6284de99642e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad6478e8ab3140fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc0229a3766ea451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8be4b0ad82174f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R93f6e837a6674dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R04f56dca4f224021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf48591d576e94d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R60ccd79ef65643d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc0bac0d0581f4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R17e83474631b41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R14fce4da2ab549ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R22cce39089a94ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R80a1bee0f5fb473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R32b5364a84f74b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R69841aeb4fbd4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R32a2428d39f649b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Raea644649de042a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rad067fb691464501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R263cc591aa164be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc6d8d6d264b74d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfb4746ab96934152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re15aa8dd03f549bc" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb0a806f4573b4363" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd1bd9eb321de4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1aee64920cee4110" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8e3598e8c19e4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cbe0a8949514421" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ree82c73186c04a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb989ff5ad35404e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc29bae8f282f4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27d61fd730b540c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfa1fa2c4e00d4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fdb7fcdfcec43cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4acbde19ae8c43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3316dcde90054560" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6c9dda77c73a42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bfcb270ab5b49fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re43b6a3edfce474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a53132f73bd439c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7d5f8477e345460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20202f86108e43f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra5812b9734f94665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b860c709628465a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R258fb845213845fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R183140f053a24542" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3d9cd29ab16240ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81de5f953880473b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2ed9f44731204662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa73a56b269c443c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2a3b4e5021c74c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c670d8ff04f4ac8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf63fde6d2f9746d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f6b2f94a25243c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R381ade7e382f4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb87cf3c86a94641" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rafd03db97233483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65b56ef204c44b2c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rebc5428d7a774213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76b240fdc8fe4b94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R587539ca4e534c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad186ed41c594af6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfdd303d23ffb41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e2c550dd6404823" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R18bb0a388e934733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R71ef06ee4f064756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R93b30521ab2e4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc2d5ff5d0653469d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra9c05a4f332b4e3c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb68645970269487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R92a9756b307c47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2b079f6f05b04027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re6c2519f8155497d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6eab1fab1bae4189" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R71ef06ee4f064756"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R92a9756b307c47ec"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R93b30521ab2e4671"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2b079f6f05b04027"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc2d5ff5d0653469d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re6c2519f8155497d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra5b8cc7f681a4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R85540674904e4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d7c8022a86545d8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbb834f4dbb6945ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4b0ea64ddba64fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb126f91fbb044d04" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R85540674904e4d27"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3d7c8022a86545d8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4b0ea64ddba64fd1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb126f91fbb044d04"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96a86b3185dc48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6042a6989f654a27" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2238101562149b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R31a07810498d4c52" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdbda852dba141c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9617c8426baf41c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R713f622d729244fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R8f067b8fc34044b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9a8c52904334277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R485dc47fc10e4914" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e814f1f66b043a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R385423f5bfcc4321" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45adb6483faf48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R1e101c1c3b924dac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5a6ae59e22d4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R61b081740487488a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd992276cf29242b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb384637f8f534116" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R009e7375cfb648b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra1b9614242ef4162" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc84b053ee50249d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ref2226dc412a470d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbba102956ca4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R741ba312dafc4d68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2dba6a5ba234961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1b26199d13724442" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R236341fe404a408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R8157157ed0524586" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59b0abe1cd874276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R60b1ca6e7a9543ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82ac8b8f0f404896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R3edbe18c07614b5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d454a7e9f944b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra85fcd221d764af7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3543717abdf445ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5d50f54ab0844e0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e6fd12cf6524576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra4dd0060332046f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfec3606e7f4448c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R43614fe100a24916" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:9  |  Hosea 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮深深地敗壞， 如在基比亞的日子一樣。 耶和華必記念他們的罪孽， 追討他們的罪惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have deeply corrupted themselves, as in the days of Gibeah: therefore he will remember their iniquity, he will visit their sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:10  |  Hosea 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[主說]：我遇見以色列如葡萄在曠野； 我看見你們的列祖如無花果樹上春季初熟的果子。 他們卻來到巴力‧毗珥專拜那可羞恥的， 就成為可憎惡的， 與他們所愛的一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I found Israel like grapes in the wilderness; I saw your fathers as the firstripe in the fig tree at her first time: but they went to Baal-peor, and separated themselves unto that shame; and their abominations were according as they loved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:11  |  Hosea 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於以法蓮人，他們的榮耀必如鳥飛去， 必不生產，不懷胎，不成孕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for Ephraim, their glory shall fly away like a bird, from the birth, and from the womb, and from the conception.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:12  |  Hosea 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>縱然養大兒女， 我卻必使他們喪子，甚至不留一個。 我離棄他們，他們就有禍了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though they bring up their children, yet will I bereave them, that there shall not be a man left: yea, woe also to them when I depart from them!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:13  |  Hosea 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我看以法蓮如泰爾栽於美地。 以法蓮卻要將自己的兒女帶出來， 交與行殺戮的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephraim, as I saw Tyrus, is planted in a pleasant place: but Ephraim shall bring forth his children to the murderer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:14  |  Hosea 9:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你加給他們－ 加甚麼呢？ 要使他們胎墜乳乾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give them, O LORD: what wilt thou give? give them a miscarrying womb and dry breasts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,179 +4513,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:15  |  Hosea 9:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[耶和華說]：他們一切的惡事都在吉甲； 我在那裏憎惡他們。 因他們所行的惡， 我必從我地上趕出他們去， 不再憐愛他們； 他們的首領都是悖逆的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All their wickedness is in Gilgal: for there I hated them: for the wickedness of their doings I will drive them out of mine house, I will love them no more: all their princes are revolters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:16  |  Hosea 9:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮受責罰， 根本枯乾，必不能結果， 即或生產， 我必殺他們所生的愛子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephraim is smitten, their root is dried up, they shall bear no fruit: yea, though they bring forth, yet will I slay even the beloved fruit of their womb.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:17  |  Hosea 9:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的神必棄絕他們， 因為他們不聽從他； 他們也必飄流在列國中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My God will cast them away, because they did not hearken unto him: and they shall be wanderers among the nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:1  |  Hosea 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列啊，不要像外邦人歡喜快樂； 因為你行邪淫離棄你的神， 在各穀場上[如妓女]喜愛賞賜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoice not, O Israel, for joy, as other people: for thou hast gone a whoring from thy God, thou hast loved a reward upon every cornfloor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:2  |  Hosea 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>穀場和酒醡都不夠以色列人使用； 新酒也必缺乏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The floor and the winepress shall not feed them, and the new wine shall fail in her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:3  |  Hosea 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必不得住耶和華的地； 以法蓮卻要歸回埃及， 必在亞述吃不潔淨的食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall not dwell in the LORD’s land; but Ephraim shall return to Egypt, and they shall eat unclean things in Assyria.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:4  |  Hosea 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必不得向耶和華奠酒， 即便奠酒也不蒙悅納。 他們的祭物必如居喪者的食物， 凡吃的必被玷污； 因他們的食物只為自己的口腹， 必不奉入耶和華的殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall not offer wine offerings to the LORD, neither shall they be pleasing unto him: their sacrifices shall be unto them as the bread of mourners; all that eat thereof shall be polluted: for their bread for their soul shall not come into the house of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:5  |  Hosea 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在大會的日子， 到耶和華的節期，你們怎樣行呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What will ye do in the solemn day, and in the day of the feast of the LORD?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,179 +5745,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:6  |  Hosea 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，他們逃避災難； 埃及人必收殮他們的屍首， 摩弗人必葬埋他們的骸骨。 他們用銀子做的美物上必長蒺藜； 他們的帳棚中必生荊棘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, they are gone because of destruction: Egypt shall gather them up, Memphis shall bury them: the pleasant places for their silver, nettles shall possess them: thorns shall be in their tabernacles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6465,179 +5899,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:7  |  Hosea 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人必知道降罰的日子臨近， 報應的時候來到。 [民說]：作先知的是愚昧； 受靈感的是狂妄， 皆因他們多多作孽，大懷怨恨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The days of visitation are come, the days of recompence are come; Israel shall know it: the prophet is a fool, the spiritual man is mad, for the multitude of thine iniquity, and the great hatred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 9:8  |  Hosea 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮曾作我神守望的； 至於先知，在他一切的道上作為捕鳥人的網羅， 在他神的家中懷怨恨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The watchman of Ephraim was with my God: but the prophet is a snare of a fowler in all his ways, and hatred in the house of his God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>