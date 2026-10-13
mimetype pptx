--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raca5e968f6ec4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ree73876a64604343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R96c1abf61a27490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra18f7b7338a04bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc6aceb1165374554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R193900b95ade40ec" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re27dd6fe4d474330"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra61a43d37f9a4d04"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6177e62d513648a2"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2144f0d85ba74cd3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R38c9392674da426f"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R468e383f475042d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R076b17f557494d41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re6b79cca345341ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6f560a8ac325463d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8ac261ce025e4a95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rcacf1f0a08584037"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd8964cdc14c04406"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra440bbe8bfda423d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R59c7b60061504ea9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra6db10bd3d174ea1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc1ea3fb50fb142a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd906210f02e141f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb251a6ed62484765"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R311e1b3e8e4541bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R05c638102cd946d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rf250f8777b8c4a7b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R805a60603fd24a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re27dd6fe4d474330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6177e62d513648a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rcf731fb4fbde4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf470c37a87974612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R38c9392674da426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R852bb79e9adf461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f04e1cf8e174819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R82d84ff284d84584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R792a2998b3584109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R150f54d3a9b94e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcb2f9f468e40440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8f8878209cfc4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R590f30b90134426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbbf4b04a62714e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc22de21f369846a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb617a4caa00f42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R14e171965c174830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb6c03966e37447b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R468e383f475042d1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5965f55656bc478c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb5e4a67b55c54859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra61a43d37f9a4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2144f0d85ba74cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R871b17c840a546d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra21640632e534d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R076b17f557494d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re6b79cca345341ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6f560a8ac325463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8ac261ce025e4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcacf1f0a08584037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd8964cdc14c04406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra440bbe8bfda423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R59c7b60061504ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra6db10bd3d174ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc1ea3fb50fb142a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd906210f02e141f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb251a6ed62484765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R311e1b3e8e4541bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R05c638102cd946d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf250f8777b8c4a7b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfcc07ec3fa3c449b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb885d4df57f54f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb473b054e1f478b" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4d9b9e3c82564fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0294346883b84b3a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R61035a63563048f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra20cbe7917e34d73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9977f681830640bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47f1fb5a2adb4b83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2b4de2635b00406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R101b89ac374c4d3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1a2e083aa283437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf258ac21445c4331" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdd0ad6a74b914f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raac42b77a7c041b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4b39c49462c64d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37907a1968b448a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra76cb3865acd4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78345fdaabd64304" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5778b03c9f9541ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53ac34b26f994b8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R37d8a93b2cc24bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57195c16777d4df7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4ca9dcc4c1204d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdefb35c5c6474933" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R68f43453e4e14c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07428b48fd2845ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf588fd6d9664484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3c9ce7122894a9a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc757e0ee219b4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbb839dc54a74fab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf58f75f1928445fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90a75f6ffde547ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfde0e60e23e449bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8aa8b869e5544b0a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R261e9c331bfb4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8c138dc45ee644c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0681519719314a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdf4f6d8445bc4c43" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7734440720734342" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9a26eba003a549e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3a261b75602b41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfc87826e3d7d44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc617fb1a56724c0b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5601e5e0074245c1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8c138dc45ee644c4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3a261b75602b41c7"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0681519719314a11"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfc87826e3d7d44cc"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdf4f6d8445bc4c43"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc617fb1a56724c0b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7448d3242e9149e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2b9a53d443de4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac951f97e7d04607" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9d748939029441e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2c2a30908f494672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf5feb2b569f4114" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2b9a53d443de4ae3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rac951f97e7d04607"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2c2a30908f494672"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbf5feb2b569f4114"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79468be53d3c47ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6d12d4d1c5a84fae" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bf2b53777cd4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1228a96a43dd4bb4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9915a872a32b4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc0031b10689049c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R375f8127537c46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R85a5b93bbbcf422b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ca36fb7c92145a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc282c3cda60a4e3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd66a0f039274f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4f3378fc95754ccc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a2cdc776cda483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Raa8e2498bbf0425e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca393ab580aa4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R64071d4dd0e94619" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff0c1d1fbd804770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra6f000fe6e9f43e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f84a3abc48849ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5915d42732524d3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5cf1676f1ad4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5a1254cacc77463d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R180984daab1544a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R35a94dc6acaa443e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f0524f1f7704456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5cfb64c409734e0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62db04da2eee4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0651627b83bf4c5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfd7fe06072a451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re16787902cbb4592" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R556f28a5fc0743ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R87792680d239495c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33a5f62c3a384b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5945849beaf04982" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:9  |  Hosea 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自從你出埃及地以來， 我就是耶和華－你的神； 我必使你再住帳棚，如在大會的日子一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I that am the LORD thy God from the land of Egypt will yet make thee to dwell in tabernacles, as in the days of the solemn feast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:10  |  Hosea 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我已曉諭眾先知， 並且加增默示， 藉先知設立比喻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have also spoken by the prophets, and I have multiplied visions, and used similitudes, by the ministry of the prophets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:11  |  Hosea 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基列人沒有罪孽嗎？ 他們全然是虛假的。 人在吉甲獻牛犢為祭， 他們的祭壇好像田間犂溝中的亂堆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is there iniquity in Gilead? surely they are vanity: they sacrifice bullocks in Gilgal; yea, their altars are as heaps in the furrows of the fields.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:12  |  Hosea 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從前雅各逃到亞蘭地， 以色列為得妻服事人， 為得妻與人放羊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob fled into the country of Syria, and Israel served for a wife, and for a wife he kept sheep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:13  |  Hosea 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華藉先知領以色列從埃及上來； 以色列也藉先知而得保存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And by a prophet the LORD brought Israel out of Egypt, and by a prophet was he preserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:14  |  Hosea 12:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮大大惹動[主]怒， 所以他流血的罪必歸在他身上。 主必將那因以法蓮所受的羞辱歸還他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephraim provoked him to anger most bitterly: therefore shall he leave his blood upon him, and his reproach shall his Lord return unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,179 +4201,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:1  |  Hosea 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮吃風，且追趕東風， 時常增添虛謊和強暴， 與亞述立約，把油送到埃及。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephraim feedeth on wind, and followeth after the east wind: he daily increaseth lies and desolation; and they do make a covenant with the Assyrians, and oil is carried into Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:2  |  Hosea 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華與猶大爭辯， 必照雅各所行的懲罰他， 按他所做的報應他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath also a controversy with Judah, and will punish Jacob according to his ways; according to his doings will he recompense him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:3  |  Hosea 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在腹中抓住哥哥的腳跟， 壯年的時候與神較力，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He took his brother by the heel in the womb, and by his strength he had power with God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:4  |  Hosea 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與天使較力，並且得勝， 哭泣懇求， 在伯特利遇見耶和華。 耶和華－萬軍之神在那裏曉諭我們[以色列]人； 耶和華是他可記念的[名]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, he had power over the angel, and prevailed: he wept, and made supplication unto him: he found him in Beth-el, and there he spake with us;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:5  |  Hosea 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）與天使較力，並且得勝， 哭泣懇求， 在伯特利遇見耶和華。 耶和華－萬軍之神在那裏曉諭我們[以色列]人； 耶和華是他可記念的[名]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even the LORD God of hosts; the LORD is his memorial.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:6  |  Hosea 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以你當歸向你的神， 謹守仁愛、公平，常常等候你的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore turn thou to thy God: keep mercy and judgment, and wait on thy God continually.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:7  |  Hosea 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮是商人， 手裏有詭詐的天平，愛行欺騙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is a merchant, the balances of deceit are in his hand: he loveth to oppress.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 12:8  |  Hosea 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮說： 我果然成了富足，得了財寶； 我所勞碌得來的， 人必不見有甚麼不義，可算為罪的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ephraim said, Yet I am become rich, I have found me out substance: in all my labours they shall find none iniquity in me that were sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>