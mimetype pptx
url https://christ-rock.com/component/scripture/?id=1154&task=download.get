--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3292117ed40f4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd3bcf662ea424c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R20d51c5e7ca84062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd133134e54224d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc7ed5b6a2fde4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rffd64ecbc64d4a6e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3d575ba6009145c9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R40e486f021c247e3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf6d75be7d6804603"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf6b50ce5c1e94ad9"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5367062809e94794"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Reb822dc4978b49d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8af3988dd2714f52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rccae7c5c8936417f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R73c74c411be14744"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6fe662b134a3462b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf44a27b1d42346d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R77134e640a9849e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra08af5ef67334496"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R23ea41e0bba74d72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rbd3725a5458c4f5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3041188261c64386"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb7bf84ca727042a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re6831db76e7440b2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdff725a71204434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3d575ba6009145c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6d75be7d6804603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1ba43333006e4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7e905e9235b6415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5367062809e94794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra37edad67e874ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R76879151731a477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R94809678ae9b45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc5ef02027b80424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1242efd8a4f44a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R64271d82d9b24982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R75b1323794b84e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R044e4763e2404fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R73e68bdf25a84bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R59fb34bc7d3b4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Reb822dc4978b49d3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbf34f136c6754b60" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc6c4691e53064f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R40e486f021c247e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6b50ce5c1e94ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra3497d7de7034372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R589aeb9699be40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8af3988dd2714f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rccae7c5c8936417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R73c74c411be14744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6fe662b134a3462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf44a27b1d42346d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R77134e640a9849e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra08af5ef67334496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R23ea41e0bba74d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbd3725a5458c4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3041188261c64386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb7bf84ca727042a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re6831db76e7440b2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0f81be576c834562" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra6a0307038724120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R972edabc67d0477e" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbb8177e28714476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a3b1dcfa06d4bb4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R561e420b56074589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R335a321fba724e61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4f474c6b00414e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4361e0aae2344709" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6c88025f04534d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9cc5b295fed43f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf089f64c8ad3436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83ccec378840450f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3944de1a363e458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3b2bf160210471f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R33d25655a4724022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77351428b2444f36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb454686e0ee3408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5dd5b10d8fc645e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R69be075da8514be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1472f30cf4604641" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R542230cc52594531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R265bf05ca3704376" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3f2d856e95aa4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R483bbc9b69ce4073" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R70f381e3bcfe4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra085823cf1bb4f01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4e702557a4a0417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re761482d512843c2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdd52ee2fed524f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R841cd6b2cf18408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0d30c3d8352a4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R837a51326aa749f7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb185985e64c0485a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7cbb7c4828d64dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb6e16637f4ef48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd490f5252b8949b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4bd10f0ae6f14f88" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7f7b130606114966" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R841cd6b2cf18408c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb6e16637f4ef48a8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d30c3d8352a4216"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd490f5252b8949b8"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R837a51326aa749f7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4bd10f0ae6f14f88"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0bb848555f12430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rce45e64436874ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd15fc1a2a6ad4c03" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3973094a986848d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3c0f023207fe4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14d6acbfae254f3d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rce45e64436874ea6"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd15fc1a2a6ad4c03"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3c0f023207fe4938"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R14d6acbfae254f3d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf658ff6594814577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc14d5e616bec4854" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89b44ccec4df4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R424877850acc4b8a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd91fbb3d0e414e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2603f69a8ee1426a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recbd54fe9e5742a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R036811550d4747fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f940e9acd134187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1b2f8fbbb1114ecc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R895eaae05dc3464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rdf3a945ed98e4264" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01e65aac1e044261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6e1fe380cd154492" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcae55360cd7946dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ree715e5a6c4844f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4f48daa454a4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R399f1427304146a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12f7b50cda7c4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R3c3887b65be8447b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01160f0e42b64241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R54680a3d0ad74f2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfc51f0040d347f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9f5669424aa4469e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e37c513653c4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf77f52d5e6d142b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43cd81c84d344ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra560d0a6ffdc47fd" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 6:9  |  Hosea 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>強盜成群，怎樣埋伏殺人， 祭司結黨，也照樣在示劍的路上殺戮， 行了邪惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as troops of robbers wait for a man, so the company of priests murder in the way by consent: for they commit lewdness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 6:10  |  Hosea 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在以色列家，我見了可憎的事； 在以法蓮那裏有淫行， 以色列被玷污。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have seen an horrible thing in the house of Israel: there is the whoredom of Ephraim, Israel is defiled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 6:11  |  Hosea 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大啊，我使被擄之民歸回的時候， 必有為你所命定的收場。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also, O Judah, he hath set an harvest for thee, when I returned the captivity of my people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 6:1  |  Hosea 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>來吧，我們歸向耶和華！ 他撕裂我們，也必醫治； 他打傷我們，也必纏裹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come, and let us return unto the LORD: for he hath torn, and he will heal us; he hath smitten, and he will bind us up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 6:2  |  Hosea 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過兩天他必使我們甦醒， 第三天他必使我們興起， 我們就在他面前得以存活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After two days will he revive us: in the third day he will raise us up, and we shall live in his sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,179 +3735,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 6:3  |  Hosea 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們務要認識耶和華， 竭力追求認識他。 他出現確如晨[光]； 他必臨到我們像甘雨， 像滋潤田地的春雨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall we know, if we follow on to know the LORD: his going forth is prepared as the morning; and he shall come unto us as the rain, as the latter and former rain unto the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 6:4  |  Hosea 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主說：以法蓮哪，我可向你怎樣行呢？ 猶大啊，我可向你怎樣做呢？ 因為你們的良善如同早晨的雲霧， 又如速散的甘露。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O Ephraim, what shall I do unto thee? O Judah, what shall I do unto thee? for your goodness is as a morning cloud, and as the early dew it goeth away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 6:5  |  Hosea 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我藉先知砍伐他們， 以我口中的話殺戮他們； 我施行的審判如光發出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore have I hewed them by the prophets; I have slain them by the words of my mouth: and thy judgments are as the light that goeth forth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 6:6  |  Hosea 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我喜愛良善，不喜愛祭祀； 喜愛認識神，勝於燔祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I desired mercy, and not sacrifice; and the knowledge of God more than burnt offerings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 6:7  |  Hosea 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們卻如亞當背約， 在境內向我行事詭詐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they like men have transgressed the covenant: there have they dealt treacherously against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 6:8  |  Hosea 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基列是作孽之人的城， 被血沾染。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gilead is a city of them that work iniquity, and is polluted with blood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>