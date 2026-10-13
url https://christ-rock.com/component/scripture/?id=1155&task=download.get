--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6961d8956042473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9cc82f5c92a247e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R39559131f1704718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9965394ac27e4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R75ba5ac196254344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rabf75d8b26464bb4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R11d98227021d4a8d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re4daf50175c446b6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7ed14ace4adb46fb"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb915cfb1ada24753"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R292150ca55ea4d4b"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R7909237addfb48b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R62f9bac2dd7742aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Reb82032c79c3487a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R07307842e9004402"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfae28cb1f19b4308"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R949fd50538da4c77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfdefed0805be4174"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R692f5c43b89142c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd7421f2eaad94303"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R61909975c91446b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rfad4547abe8a4919"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R84f63611cff54876"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2c42e397a5b14fc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9b72623b7c3b4038"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb33731e466684399"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9d01aee043a24ef4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R900deea998614223"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra1d566a8735d48a6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8417e417ab4e4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R11d98227021d4a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ed14ace4adb46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1b44bf1fdd2447eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb7f2df216d84453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R292150ca55ea4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcb9fac16c07e4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R16f91288acdc496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcb9489d482434c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R92cddbed68354570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R661ba144a69f4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0db5d8a5d5454faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3573e278f5a44d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re02e414b7f9c4cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7ec61fa7f3c346a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R22f93dcb0be84116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9f13dc8af21a4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra9febbd747d549f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3792106f851b4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3706539c016e4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rde2ad6ed7f2b43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7909237addfb48b5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R136902ad0d094052" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd06f50cdad0f4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re4daf50175c446b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb915cfb1ada24753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R05f48951f83c428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9ae4124666f34567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R62f9bac2dd7742aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Reb82032c79c3487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R07307842e9004402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfae28cb1f19b4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R949fd50538da4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfdefed0805be4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R692f5c43b89142c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd7421f2eaad94303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R61909975c91446b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfad4547abe8a4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R84f63611cff54876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2c42e397a5b14fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9b72623b7c3b4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb33731e466684399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9d01aee043a24ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R900deea998614223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra1d566a8735d48a6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1b1d60b7e73045c0" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7314a662f68d4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b69d763c63f49dc" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R14c82c234d5d41b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R957c0fd68e364b1d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R97929c462d004613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4077dc85819c4105" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rcf21bf6ceec14ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28617a0c72e2493a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Racd82c0139564dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17c2844c67ad431f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R24a5f390825949bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbfdbb10f10e4b26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc95fc3fce9144443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec3a51a1d2264a4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdfebe555785d4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbcc4dc09fd6943f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Reeb9a8d8c4c94270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b4df426665e4bcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Reeac2baeb8a640d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R063205edc0de4145" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdb7c80b2416a400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf21586daa9b8418c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3d5e8d8f7fb34c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c8e6535504d4ca4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R004917d11a804aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8586aecb1e1a47c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9f3e385c4ecd4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93823ec317f1469d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R608fe7c088a54dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0db842f41d924f0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfe632deceede4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7690f26c0c304a17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raa3868b9e751434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33eb21340dab4f17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0f70d98672464c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R812e6eee5b7049c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6fdd3f861a464dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f3c51b764d440b4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R23baf830f66c45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R848c4c8f4bf14c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfb681404b5764583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R71f4b4a00d4a45f6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5fe3dcf9df8149f3" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R51672a24ddc145a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R08cbb3738d5b43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6e8300c230a94b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd6277cc5ae864dd4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb7cb9ab3ec8948d4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R848c4c8f4bf14c06"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R08cbb3738d5b43c2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfb681404b5764583"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6e8300c230a94b04"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R71f4b4a00d4a45f6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd6277cc5ae864dd4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc2b7f81efdfc4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd72ae579e99a4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06d27506dfae4d93" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd645b580067f41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfb33c3fea9634c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78c2a5234fa64b85" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd72ae579e99a4b4b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R06d27506dfae4d93"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfb33c3fea9634c26"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R78c2a5234fa64b85"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R049e233b29094ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4629e3b69aef422f" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4a955e93dd04f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb804624176ee41df" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ec5148afb01449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcd67b2bf18614e91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R711b468d1bfa41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb2f5b33576b3462a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c57bb0a1a9a449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra6a4d71dc3cc4192" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a038ec8d20141a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5c61af9b9dc54020" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c5fd023b61546f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R98eaf52b9c074d03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbf74cf88c0f4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2f9a94c0b18b4e75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f618685a5004eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R341176e7b8b2408b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8321a6e0ade74330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R6e9c610ebffb4b2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc22fecb70c734e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R23873bbf42fd42ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf543d4bc2c204629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R44c5243080f14d53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R284683600e5143b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5e82e044d08e4960" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f69fdbff9c54eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb98959a559b247c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad5df3e5ae194151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R066ec87c64c3448e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20d8368f5dac41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5eaeea793c914893" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e9cb0b9a0124a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3381d13f8f1746cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6cab16c2a01411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R824c46002d934d59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbfd5dcb6632419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R067f9cafc14e4f9c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第13章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 13 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:9  |  Hosea 13:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列啊，你與我反對， 就是反對幫助你的，自取敗壞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O Israel, thou hast destroyed thyself; but in me is thine help.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:10  |  Hosea 13:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾求我說： 給我立王和首領。 現在你的王在哪裏呢？ 治理你的在哪裏呢？ 讓他在你所有的城中拯救你吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will be thy king: where is any other that may save thee in all thy cities? and thy judges of whom thou saidst, Give me a king and princes?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:11  |  Hosea 13:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在怒氣中將王賜你， 又在烈怒中將王廢去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I gave thee a king in mine anger, and took him away in my wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:12  |  Hosea 13:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮的罪孽包裹； 他的罪惡收藏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The iniquity of Ephraim is bound up; his sin is hid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:13  |  Hosea 13:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>產婦的疼痛必臨到他身上； 他是無智慧之子， 到了產期不當遲延。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sorrows of a travailing woman shall come upon him: he is an unwise son; for he should not stay long in the place of the breaking forth of children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,179 +4255,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:14  |  Hosea 13:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必救贖他們脫離陰間， 救贖他們脫離死亡。 死亡啊，你的災害在哪裏呢？ 陰間哪，你的毀滅在哪裏呢？ 在我眼前絕無後悔之事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will ransom them from the power of the grave; I will redeem them from death: O death, I will be thy plagues; O grave, I will be thy destruction: repentance shall be hid from mine eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:15  |  Hosea 13:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在弟兄中雖然茂盛， 必有東風颳來， 就是耶和華的風從曠野上來。 他的泉源必乾； 他的源頭必竭； 仇敵必擄掠他所積蓄的一切寶器。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though he be fruitful among his brethren, an east wind shall come, the wind of the LORD shall come up from the wilderness, and his spring shall become dry, and his fountain shall be dried up: he shall spoil the treasure of all pleasant vessels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,179 +4563,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:16  |  Hosea 13:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒馬利亞必擔當自己的罪， 因為悖逆她的神。 她必倒在刀下； 嬰孩必被摔死； 孕婦必被剖開。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Samaria shall become desolate; for she hath rebelled against her God: they shall fall by the sword: their infants shall be dashed in pieces, and their women with child shall be ripped up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:1  |  Hosea 13:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從前以法蓮說話，人都戰兢， 他在以色列中居處高位； 但他在[事奉]巴力的事上犯罪就死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When Ephraim spake trembling, he exalted himself in Israel; but when he offended in Baal, he died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:2  |  Hosea 13:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現今他們罪上加罪， 用銀子為自己鑄造偶像， 就是照自己的聰明製造， 都是匠人的工作。 有人論說， 獻祭的人可以向牛犢親嘴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now they sin more and more, and have made them molten images of their silver, and idols according to their own understanding, all of it the work of the craftsmen: they say of them, Let the men that sacrifice kiss the calves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,179 +5025,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:3  |  Hosea 13:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，他們必如早晨的雲霧， 又如速散的甘露， 像場上的糠詷被狂風吹去， 又像煙氣騰於窗外。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore they shall be as the morning cloud, and as the early dew that passeth away, as the chaff that is driven with the whirlwind out of the floor, and as the smoke out of the chimney.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:4  |  Hosea 13:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自從你出埃及地以來， 我就是耶和華－你的神。 在我以外，你不可認識別神； 除我以外並沒有救主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet I am the LORD thy God from the land of Egypt, and thou shalt know no god but me: for there is no saviour beside me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:5  |  Hosea 13:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾在曠野乾旱之地認識你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I did know thee in the wilderness, in the land of great drought.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:6  |  Hosea 13:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些民照[我所賜]的食物得了飽足； 既得飽足，心就高傲， 忘記了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According to their pasture, so were they filled; they were filled, and their heart was exalted; therefore have they forgotten me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:7  |  Hosea 13:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我向他們如獅子， 又如豹伏在道旁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore I will be unto them as a lion: as a leopard by the way will I observe them:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 13:8  |  Hosea 13:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我遇見他們必像丟崽子的母熊， 撕裂他們的胸膛。 在那裏，我必像母獅吞吃他們； 野獸必撕裂他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will meet them as a bear that is bereaved of her whelps, and will rend the caul of their heart, and there will I devour them like a lion: the wild beast shall tear them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>