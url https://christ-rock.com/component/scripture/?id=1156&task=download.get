--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd43ba26a495b48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5ccf51e3e1ac4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R586f92d708614231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0e27493dbe0a4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc139567e42fd4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbe44ef70952146b9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd5e3340b25fb45f9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc7df1273e1e64ede"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfbe8c60a96b44edb"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcd67e439734a4f24"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf82266e41c014780"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb55d0c83778042ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2d1b0f7fca0547d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5688321243474b08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5e93959ef4974568"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rffc041b1d0534ae8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R13657a6b0f2b499c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd0185a5a5f764c46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2b86b92722bb4f52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R785cd5d20a1f4428"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb718067e141c4c27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R784ac2b8f309478b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0d9ea1e2f3e94b08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb7f668a6dc7d4743"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4479ad4c28db4d04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Radedb154f7b846d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R59900a2f99bf486e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R754b8d3be2b5430e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R234b8d5552cc46fa"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8a5ae927a2e6496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd5e3340b25fb45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbe8c60a96b44edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc351e50ba8194ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra6de4acdfa964cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf82266e41c014780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6bae93fb8444455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcd96a668df6c4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4153363ff5f54760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfb28284a514f41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R49ae57af638a4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R929fdf1f3faf4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R74e33abbfbb84c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R84aba31229bc413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rba25d9c97d3a4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra850247eef81480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R83fe0fd7c6f74a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R99f306f2444e4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd59141b4a4a94a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raf4f5b70734f4f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1c335a4b905942c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb55d0c83778042ff" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R57b984b931f44cce" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9fe4033a51b3494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc7df1273e1e64ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd67e439734a4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R939716e61fbe4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2b71e1bf414543ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2d1b0f7fca0547d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5688321243474b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5e93959ef4974568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rffc041b1d0534ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R13657a6b0f2b499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd0185a5a5f764c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2b86b92722bb4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R785cd5d20a1f4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb718067e141c4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R784ac2b8f309478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0d9ea1e2f3e94b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb7f668a6dc7d4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4479ad4c28db4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Radedb154f7b846d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R59900a2f99bf486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R754b8d3be2b5430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R234b8d5552cc46fa" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R158dd1ce097d4c84" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd1b0fd831c5e4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1650c2d791ce4375" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R457f8b6dc9354977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76e6b0c8758a4cb6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb9c1149c53014dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21b27ead4c314066" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R335d15f8b1d84ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bfd26a8e6d14fd7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ree570c14dbc94307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce233a18c3904c7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R54312017f82a477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8fdc823c03f4c48" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R463399ae5dec481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e8ce359e3b349f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rad4ed5da23914112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb55e301a7e94476c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb6b040d5882d4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc87913311fd842b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2f4056015525475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf45b47224ee946cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3002089c5a8b496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e616109b7ba4880" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R754d546c30244921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4301001961f94e28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf8793f4ce3504af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R664fefcce7ef412b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7cd4e235f2dd43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9a1ac53ea344fac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7119b5004fd047cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcff10514359e4eb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R65736ee2ac7341fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca42472e134b4c2c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R38afe22d6257477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42227d7b35954d96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd214985ba6394c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf94db15f1dc9432d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R31cfe771b4da451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4762674e751f440e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb7fa8249ed0d42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3347ca96ed534b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd553de11206a40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3efa9839b9644a8b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b0b764920ab438d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c098546d23b4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R12406833418c42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc69d48c25acb4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra5c79e46b75b4552" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R91f38c88ec7148ca" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3347ca96ed534b49"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R12406833418c42fe"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd553de11206a40c6"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc69d48c25acb4b04"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3efa9839b9644a8b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra5c79e46b75b4552"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc38b95c3cec0482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8b456d41926749f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a614c6ebb4e4b1a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3c3d5d9aafe14987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re34e103596ab4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e6d0c4bee324fd4" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8b456d41926749f6"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2a614c6ebb4e4b1a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re34e103596ab4911"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2e6d0c4bee324fd4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0c50ba8b2c74335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R94886bfe23724974" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0aeaf3e87f53402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rffeae0d4229e4ca5" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R035bf8a4271a472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra4cd8e2c1c514cf1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdffcf3ef2e6a41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf51f7c3d9d024a5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a47daed6ed64665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rcde9fe21126041ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0c33eaeb8c54952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3d4692379af346a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ea3ed2c54e24e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R9a18aee707a84857" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d131c37cbfc4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7fa3e09e872a4d6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19cbbbe817074cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R2695d1840eab4126" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0a80de9cb684e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1e5e556851d24f5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb620d95d3134984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra43dbe994dc048f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree593e5c971b4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re479b3d160004d78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc0371780ca04558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rcaba86e9cbfa4f9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd637b89e3e4449b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra8100509bde34458" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc252655d1aef44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R80e67161d3804fb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7620b3dcbc924974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R151ec10db5084e9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c903a706b104917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rde1940c5733b46cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a56e5e0c42a4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rcbf503d531984fb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R663b700c2f6d4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc7e8d3b913e745c5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:9  |  Hosea 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>外邦人吞吃他勞力得來的，他卻不知道； 頭髮斑白，他也不覺得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Strangers have devoured his strength, and he knoweth it not: yea, gray hairs are here and there upon him, yet he knoweth not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:10  |  Hosea 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列的驕傲當面見證自己， 雖遭遇這一切， 他們仍不歸向耶和華－他們的神， 也不尋求他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the pride of Israel testifieth to his face: and they do not return to the LORD their God, nor seek him for all this.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:11  |  Hosea 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮好像鴿子愚蠢無知； 他們求告埃及，投奔亞述。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephraim also is like a silly dove without heart: they call to Egypt, they go to Assyria.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:12  |  Hosea 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們去的時候，我必將我的網撒在他們身上； 我要打下他們，如同空中的鳥。 我必按他們會眾所聽見的懲罰他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When they shall go, I will spread my net upon them; I will bring them down as the fowls of the heaven; I will chastise them, as their congregation hath heard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:13  |  Hosea 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們因離棄我，必定有禍； 因違背我，必被毀滅。 我雖要救贖他們，他們卻向我說謊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe unto them! for they have fled from me: destruction unto them! because they have transgressed against me: though I have redeemed them, yet they have spoken lies against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:14  |  Hosea 7:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們並不誠心哀求我， 乃在床上呼號； 他們為求五穀新酒聚集， 仍然悖逆我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they have not cried unto me with their heart, when they howled upon their beds: they assemble themselves for corn and wine, and they rebel against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:15  |  Hosea 7:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖教導他們，堅固他們的膀臂， 他們竟圖謀抗拒我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though I have bound and strengthened their arms, yet do they imagine mischief against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,179 +4563,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:16  |  Hosea 7:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們歸向，卻不歸向至上者； 他們如同翻背的弓。 他們的首領必因舌頭的狂傲倒在刀下； 這在埃及地必作人的譏笑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They return, but not to the most High: they are like a deceitful bow: their princes shall fall by the sword for the rage of their tongue: this shall be their derision in the land of Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5017,179 +4717,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:1  |  Hosea 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我想醫治以色列的時候， 以法蓮的罪孽和撒馬利亞的罪惡就顯露出來。 他們行事虛謊， 內有賊人入室[偷竊]， 外有強盜成群騷擾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I would have healed Israel, then the iniquity of Ephraim was discovered, and the wickedness of Samaria: for they commit falsehood; and the thief cometh in, and the troop of robbers spoileth without.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:2  |  Hosea 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們心裏並不思想我記念他們的一切惡； 他們所行的現在纏繞他們，都在我面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they consider not in their hearts that I remember all their wickedness: now their own doings have beset them about; they are before my face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:3  |  Hosea 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們行惡使君王歡喜， 說謊使首領喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They make the king glad with their wickedness, and the princes with their lies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:4  |  Hosea 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們都是行淫的， 像火爐被烤餅的燒熱， 從摶麵到發麵的時候， 暫不使[火]着旺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are all adulterers, as an oven heated by the baker, who ceaseth from raising after he hath kneaded the dough, until it be leavened.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:5  |  Hosea 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在我們王[宴樂]的日子， 首領因酒的烈性成病； 王與褻慢人拉手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the day of our king the princes have made him sick with bottles of wine; he stretched out his hand with scorners.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:6  |  Hosea 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>首領埋伏的時候，心中熱如火爐， 就如烤餅的整夜睡臥， 到了早晨火氣炎炎。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they have made ready their heart like an oven, whiles they lie in wait: their baker sleepeth all the night; in the morning it burneth as a flaming fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:7  |  Hosea 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾民也熱如火爐， 燒滅他們的官長。 他們的君王都仆倒而死； 他們中間無一人求告我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are all hot as an oven, and have devoured their judges; all their kings are fallen: there is none among them that calleth unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 7:8  |  Hosea 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮與列邦人攙雜； 以法蓮是沒有翻過的餅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephraim, he hath mixed himself among the people; Ephraim is a cake not turned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>