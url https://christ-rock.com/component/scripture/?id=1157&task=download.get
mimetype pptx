--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -37,112 +37,112 @@
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re786d66c61044fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdd572bbc473340a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc9e0328afb184974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra7292141f8744a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd7812214cba64aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb3a9fd0ab4804cb3" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re376f2567e614b1e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R76437ddc3cfb4fe4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd7b8706f804340fa"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8f34b00daf384287"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7cd3a598e2fc4749"/>
-[...18 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R9b25b8006ec543b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6cef2a22468d40f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd7c2c02dc04748cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R676558dee1ec48d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3892fbb4b4c74bbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R99b307e1e53b4b7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc5789bc3e4904187"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfc2d859ce4b74ed7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R587ff462578144ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rbccc00645c234920"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rdc69a7a75e124dc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R56101125303b4378"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4b54a4376a7445d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R468b4b1399124513"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3dbf0c4f1c454da5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re629230783744a6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rfb27c05b27be4dd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R707430a41d414d89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc5eee439af2b461c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc7feb3b1d5e44b33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R23f4cd0875314e7d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R77f5d293d7dc4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re376f2567e614b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7b8706f804340fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbb995eef05614d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6e17fa4ff97a4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7cd3a598e2fc4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re43a826b2a4c47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra705ba11ed5046a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcb916c293bc54315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R694763ceb5794776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R18a92bc5c6db4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7abd0dcbab804aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb9a64b67a5444757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6c4fa38e8ed342b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rad8294124eda4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rda5d40390eb9478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R09ad5918c25f424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re212a48dd4234814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re50e3defba7e4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7e3820ea21484dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9dec39e15cbd40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R98f1cce0001c449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R96f28ba549734013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7e2d20a373cd4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9b25b8006ec543b6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7c827b4dcbbe42d7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R153b3678227146da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R76437ddc3cfb4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f34b00daf384287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2ae0865ebdc746dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2f1c02e583c34971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6cef2a22468d40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd7c2c02dc04748cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R676558dee1ec48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3892fbb4b4c74bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R99b307e1e53b4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc5789bc3e4904187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfc2d859ce4b74ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R587ff462578144ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbccc00645c234920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdc69a7a75e124dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R56101125303b4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4b54a4376a7445d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R468b4b1399124513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3dbf0c4f1c454da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re629230783744a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfb27c05b27be4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R707430a41d414d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc5eee439af2b461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc7feb3b1d5e44b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R23f4cd0875314e7d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R11843096d1ec4311" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -346,108 +346,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ree8f738e748642ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49979fe2e56744a2" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7348c6750920441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R890069c636654ebe" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfa12c24456d8471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6050dae00f514964" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R79633b238e9044f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf386f6a523064d91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R333a4729d279457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dc058c2d4b24cf6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re00f947ca4814878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70c3d0bb9afa4299" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0de0d4821e284bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c9f1cb18bae4f26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2ece17b8a3804ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebf644b1fb614fd5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R59798bd9cd294aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R295099464b254f54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2f86a460ce274428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdadc3d93fa534216" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3637f27dab2a4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recbca553acff424b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra46bd9917b384c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R760f4084dd5a441c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7ecc69e6f559491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e4028d7ec9c4fcd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R32b12b6fdbfa4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3abc7cb70c514a70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rde18b45600e4434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra21009bc01b04e9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R271f37ed10d44f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51eefd9a32d24278" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R86b6ea525afc433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6582041a4b554832" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2981d743ce914c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red335633e0c645c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf6349435a2e24748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71b0cf69f1134607" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R67a164c02e1149d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R761dcc02c1df40ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4d04e04fadd4424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcc55b0b8bba4f76" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6277cf53677b4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6013624fdaaf4b2e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2306,100 +2306,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd101b6177ddb46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra292ace53d6f422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfa19de1067f14541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcf004c27c02d4a18" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rabd0dcc950bd4dd8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9379a550b80547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra1c2384bf95549d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5e4d13e2f8324e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1265d85ea3384283" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re1ea435781864994" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra292ace53d6f422d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra1c2384bf95549d1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa19de1067f14541"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5e4d13e2f8324e78"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3425,116 +3425,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcf004c27c02d4a18"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1265d85ea3384283"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R61024996bf7445dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd006368192ca4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra638ef246c0a4804" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3ee172ae347846b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5b7bc00bb635447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58cf89c3eb7c434b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd006368192ca4afe"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra638ef246c0a4804"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5b7bc00bb635447e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R58cf89c3eb7c434b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3598,108 +3598,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f195fec5f074cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2c8002f1b07e433c" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d5cbe58f66f44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbd6b5a3901d447ad" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2695a57cde404aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2116264560c24f4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f4b612997b94811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R540709aa671f4a1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra93d02a1333241a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1119cbc282aa4f4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R304e2c8a2f6d4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb3bac8cf01704f79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc6bc1d451b34896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd7d6bfd5c2c847ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R788384d76c504ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3f391ab459824b98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re24021d6f9c54cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra91a65a320a7445b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3f0356b25884941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rdfac3f4592a34ae5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree6a4c37b4034fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R7c6f9759b8d24340" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86f351c88eea4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R39adbb53f5a94981" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d3674e6cae14ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R953fc982db2848ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9687ad84a4c4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1a60a25bd19b4824" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7cba2be926c4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rab763a1cb07d44dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc796de218652444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R74be7b99de3d43c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8648ebe310974bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R75531afb4ad244e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd51a66c866894013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R294948b638ff4ddc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05e711d44e3244a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re03f5e1064ed4ce5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ed02c089ccb427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ree03c4038b2d47cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re217f13b01a6487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc8360df025754919" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3015a713f9944ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8eef402d2cf04f0f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3717,65 +3717,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3793,183 +3797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:9  |  Hosea 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將來民如何， 祭司也必如何； 我必因他們所行的懲罰他們， 照他們所做的報應他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there shall be, like people, like priest: and I will punish them for their ways, and reward them their doings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3985,183 +3951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:10  |  Hosea 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們吃，卻不得飽； 行淫，而不得立後； 因為他們離棄耶和華， 不遵[他的命]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they shall eat, and not have enough: they shall commit whoredom, and shall not increase: because they have left off to take heed to the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4177,183 +4105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:11  |  Hosea 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>姦淫和酒，並新酒， 奪去人的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoredom and wine and new wine take away the heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4369,179 +4259,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:12  |  Hosea 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的民求問木偶， 以為木杖能指示他們； 因為他們的淫心使他們失迷， 他們就行淫離棄神， 不守約束，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My people ask counsel at their stocks, and their staff declareth unto them: for the spirit of whoredoms hath caused them to err, and they have gone a whoring from under their God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4561,183 +4413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:13  |  Hosea 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在各山頂，各高岡的橡樹、 楊樹、栗樹之下，獻祭燒香， 因為樹影美好。 所以，你們的女兒淫亂， 你們的新婦行淫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They sacrifice upon the tops of the mountains, and burn incense upon the hills, under oaks and poplars and elms, because the shadow thereof is good: therefore your daughters shall commit whoredom, and your spouses shall commit adultery.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4753,183 +4567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:14  |  Hosea 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的女兒淫亂， 你們的新婦行淫， 我卻不懲罰她們； 因為你們自己離群與娼妓同居， 與妓女一同獻祭。 這無知的民必致傾倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will not punish your daughters when they commit whoredom, nor your spouses when they commit adultery: for themselves are separated with whores, and they sacrifice with harlots: therefore the people that doth not understand shall fall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4945,183 +4721,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:15  |  Hosea 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列啊，你雖然行淫， 猶大卻不可犯罪。 不要往吉甲去， 不要上到伯‧亞文， 也不要指着永生的耶和華起誓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though thou, Israel, play the harlot, yet let not Judah offend; and come not ye unto Gilgal, neither go ye up to Beth-aven, nor swear, The LORD liveth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5137,183 +4875,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:16  |  Hosea 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列倔強， 猶如倔強的母牛； 現在耶和華要放他們， 如同放羊羔在寬闊之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For Israel slideth back as a backsliding heifer: now the LORD will feed them as a lamb in a large place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5329,183 +5029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:17  |  Hosea 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮親近偶像， 任憑他吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephraim is joined to idols: let him alone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5521,183 +5183,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:18  |  Hosea 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們所喝的已經發酸， 他們時常行淫， 他們的官長最愛羞恥的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their drink is sour: they have committed whoredom continually: her rulers with shame do love, Give ye.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5713,179 +5337,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:1  |  Hosea 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人哪，你們當聽耶和華的話。 耶和華與這地的居民爭辯， 因這地上無誠實， 無良善，無人認識神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear the word of the LORD, ye children of Israel: for the LORD hath a controversy with the inhabitants of the land, because there is no truth, nor mercy, nor knowledge of God in the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5905,183 +5491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:19  |  Hosea 4:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>風把他們裹在翅膀裏； 他們因所獻的祭必致蒙羞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wind hath bound her up in her wings, and they shall be ashamed because of their sacrifices.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6097,183 +5645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:2  |  Hosea 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但起[假]誓，不踐前言， 殺害，偷盜，姦淫，行強暴， 殺人流血，接連不斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By swearing, and lying, and killing, and stealing, and committing adultery, they break out, and blood toucheth blood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6289,179 +5799,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:3  |  Hosea 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，這地悲哀， 其上的民、田野的獸、 空中的鳥必都衰微， 海中的魚也必消滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore shall the land mourn, and every one that dwelleth therein shall languish, with the beasts of the field, and with the fowls of heaven; yea, the fishes of the sea also shall be taken away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6481,183 +5953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:4  |  Hosea 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，人都不必爭辯，也不必指責， 因為這民與抗拒祭司的人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet let no man strive, nor reprove another: for thy people are as they that strive with the priest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6673,183 +6107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:5  |  Hosea 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這祭司必日間跌倒； 先知也必夜間與你一同跌倒； 我必滅絕你的母親。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore shalt thou fall in the day, and the prophet also shall fall with thee in the night, and I will destroy thy mother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6865,183 +6261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:6  |  Hosea 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的民因無知識而滅亡。 你棄掉知識， 我也必棄掉你， 使你不再給我作祭司。 你既忘了你神的律法， 我也必忘記你的兒女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My people are destroyed for lack of knowledge: because thou hast rejected knowledge, I will also reject thee, that thou shalt be no priest to me: seeing thou hast forgotten the law of thy God, I will also forget thy children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7057,183 +6415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:7  |  Hosea 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司越發增多，就越發得罪我； 我必使他們的榮耀變為羞辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As they were increased, so they sinned against me: therefore will I change their glory into shame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7249,183 +6569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 4:8  |  Hosea 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們吃我民的[贖]罪[祭]， 滿心願意我民犯罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They eat up the sin of my people, and they set their heart on their iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>