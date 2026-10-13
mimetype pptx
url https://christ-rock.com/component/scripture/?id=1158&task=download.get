--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdefe4845fb5f463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R85915a2db1fa40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R18c6de8d502e498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5298ad02e7304036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re34f4c215f8a4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra262a8968ed343a8" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R24dd5924115d47e0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3b1cd0f923bf4be9"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4abfa7232d7e4f9f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3ae6097b5a834ab9"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re05f4ecef27f4ec7"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra989de9da249441a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R30a88bec364144e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd8a907d3f3474c18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R55da61727cce4310"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8b4661d0fe6349d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra155be5211b24f48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R51b7bc5c39964840"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb7dde87cdec54ff1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd99630fbfdd94897"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf66be9fc94154d52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R58b1509db0af4a49"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R61b7063d6e4841eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24dd5924115d47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4abfa7232d7e4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb35c512fec4141bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9fc8b0b2f30a4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re05f4ecef27f4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Red63eff56d7f4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R25a72faa64764cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf49b4a815db648f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Recbfed9d043d43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R72bb6248ccd84f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9853a76844134bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd833cf7ea4b04ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R23be553ea37e4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra989de9da249441a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc3b690877a5c4c1d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9a94809ca09541fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3b1cd0f923bf4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ae6097b5a834ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5d7f389157174818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb8aae63d4f45445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R30a88bec364144e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd8a907d3f3474c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R55da61727cce4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8b4661d0fe6349d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra155be5211b24f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R51b7bc5c39964840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb7dde87cdec54ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd99630fbfdd94897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf66be9fc94154d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R58b1509db0af4a49" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5f8fd454507844bd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbdd01fd81ac84d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6af69cc966214cd4" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbc2deb20cc7a4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb96623908d3e4a7f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R264a7cc00eab4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R563faf543fc242e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9bc8a41d21bd41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b897f5baa964720" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R05ac702a3b244f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R408340af5d634076" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R887a7e6632894628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92ec385c3d984e52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R588bff71946b4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7edcaee9773c440b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2e56fc4a7b73442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb0dca8247f847fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd29c1c90ecbf43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf21d06b59b1a4605" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1819ceafe6e94ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88547ab672ff4f9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R646fa1f552b44a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra385cb3b44b04edb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re19a410aa3f0494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59568df068d949f3" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfb6fc89527b44dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9c1cfb1774e54a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6d75d3269a894e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1238dad3038f493c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb079a5a0e0f14955" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d165512e9cf4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R96b0ccb0469b4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re726452c39a44866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R584503db5ad24832" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4cc1fd69f5ee4f66" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9c1cfb1774e54a02"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96b0ccb0469b4c62"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6d75d3269a894e03"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re726452c39a44866"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1238dad3038f493c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R584503db5ad24832"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4934d8c33c004c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra07ef02fd0304727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a10fb69f3c04de6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R605543b5462240b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcbb330ea4ea64c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d388199f7fa4667" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra07ef02fd0304727"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4a10fb69f3c04de6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcbb330ea4ea64c40"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5d388199f7fa4667"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8bd79c0f0c84d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re72a3087feeb41b5" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R855f4871fa5c40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbdaa2e9e17934ba7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f88d62c7b854911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re765a4d727bf445a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a20555851e0468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb8398113d2054175" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfff962955b144343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5460addb7f8d4ec2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf735282401e4a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5f07fd0b9b224a45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re69d4a4362464ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5da9e6aed2d746bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccc4ff16973c4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2aaf1dfb1d06492e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c3c34e3d89a41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2a6da8cfd5c34cfb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad545c8f3bd74bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R83864d3c1b2a4e64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd33d53e4458a49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd298ebcf0aab4e91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfaee2b4a4984f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc72b87d5009e4a49" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第14章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 14 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,179 +2757,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 14:9  |  Hosea 14:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰是智慧人？可以明白這些事； 誰是通達人？可以知道這一切。 因為，耶和華的道是正直的； 義人必在其中行走， 罪人卻在其上跌倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is wise, and he shall understand these things? prudent, and he shall know them? for the ways of the LORD are right, and the just shall walk in them: but the transgressors shall fall therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 14:1  |  Hosea 14:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列啊，你要歸向耶和華－你的神； 你是因自己的罪孽跌倒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O Israel, return unto the LORD thy God; for thou hast fallen by thine iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 14:2  |  Hosea 14:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當歸向耶和華， 用言語禱告他說： 求你除淨罪孽，悅納善行； 這樣，我們就把嘴唇[的]祭[代替]牛犢獻上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take with you words, and turn to the LORD: say unto him, Take away all iniquity, and receive us graciously: so will we render the calves of our lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 14:3  |  Hosea 14:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們不向亞述求救， 不騎埃及的馬， 也不再對我們手所造的說： [你是]我們的神。 因為孤兒在你－[耶和華]那裏得蒙憐憫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Asshur shall not save us; we will not ride upon horses: neither will we say any more to the work of our hands, Ye are our gods: for in thee the fatherless findeth mercy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 14:4  |  Hosea 14:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必醫治他們背道的病， 甘心愛他們； 因為我的怒氣向他們轉消。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will heal their backsliding, I will love them freely: for mine anger is turned away from him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 14:5  |  Hosea 14:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必向以色列如甘露； 他必如百合花開放， 如黎巴嫩[的樹木]扎根。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will be as the dew unto Israel: he shall grow as the lily, and cast forth his roots as Lebanon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 14:6  |  Hosea 14:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的枝條必延長； 他的榮華如橄欖樹； 他的香氣如黎巴嫩[的香柏樹]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His branches shall spread, and his beauty shall be as the olive tree, and his smell as Lebanon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 14:7  |  Hosea 14:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>曾住在他蔭下的必歸回， 發旺如五穀，開花如葡萄樹。 他的香氣如黎巴嫩的酒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that dwell under his shadow shall return; they shall revive as the corn, and grow as the vine: the scent thereof shall be as the wine of Lebanon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 14:8  |  Hosea 14:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮[必說]： 我與偶像還有甚麼關涉呢？ 我－[耶和華]回答他，也必顧念他。 我如青翠的松樹； 你的果子從我而得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephraim shall say, What have I to do any more with idols? I have heard him, and observed him: I am like a green fir tree. From me is thy fruit found.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>