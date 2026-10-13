--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -9,98 +9,98 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R02f0d84269b8439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc3f3777a8d4d4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8d7aff9066c74d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6ed0f3e067c44eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7e2aa6630993460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf1e94e1e05284ad4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb996ca939dc243bf"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3bc3953f897542a0"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb5bc97ff303740b1"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8d8093d16f62443d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Recf4f792b1094d81"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8ee2aa83780e4845"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5ee1f82339cd4274"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0c2829ce634e4638"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf4a9d8120363498c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3193488ada3d4cee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R40956a4d28cd4b38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb050c79cc0bb4116"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5d331d8813df45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb996ca939dc243bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5bc97ff303740b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf77b76f347454962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9698cf92911f4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Recf4f792b1094d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re18ee05573564073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3beb08cbe62a404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7dfd2e2a4d8b4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf9ba51fe87c94445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8ee2aa83780e4845" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9ab079d805974fa2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2cc11aedfac34428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3bc3953f897542a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d8093d16f62443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd144fe725ad64dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R82fdfc1fecd74d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5ee1f82339cd4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0c2829ce634e4638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf4a9d8120363498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3193488ada3d4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R40956a4d28cd4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb050c79cc0bb4116" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcd1a25a8d76a4a15" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -304,66 +304,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7a1c00811f8e437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78051b3dc5c14753" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4ecc8671cd314b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab3a4156e9c5459e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R336b0a38c8084e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R304b23399e2d4a6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc4bd9a82a936426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b0161f3caf84886" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfa9cf7f56a9943cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R743695d5957f4626" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8d8be7a97a2344d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52eebdefa7834af4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd6649594d5e1412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e7801cb0b054432" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re5054a5a833745a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce898cc34247415b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -892,100 +892,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reedb9a39600d4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6ad8702f8a6c460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2b63e0e3a4f54c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8ace660622884d72" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R173aa5ac4a6f453e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5305539068e14a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc44ce222f5734754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R56686d0e83c84f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rebad35cb3d784f72" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref1eb8e6868b40fb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6ad8702f8a6c460a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc44ce222f5734754"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2b63e0e3a4f54c8c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R56686d0e83c84f9f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2011,116 +2011,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8ace660622884d72"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rebad35cb3d784f72"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R161163d29da049af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfc48b57cfedd42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R421b1b2d0c2d4e21" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8342c9ccf1544393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0777bc002b5b4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f0e889143ff4962" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfc48b57cfedd42e9"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R421b1b2d0c2d4e21"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0777bc002b5b4245"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0f0e889143ff4962"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2184,66 +2184,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78f265166fb94d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9278318728ec4efa" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd979b1c5a345421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0b94d6e5e386490d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6f75e50bb16420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R51f4337727f64179" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69e29ade964743fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra8377968247e4d23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17a845e4056b4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb89e96bace33463b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93cedf2502524c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re4fb268a2d7b4848" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc795f993f2c442ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd21db4a8d64c4483" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73c8f3f582f94967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R1666226f32b6499c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2261,65 +2261,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2337,179 +2341,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 3:1  |  Hosea 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對我說：「你再去愛一個淫婦，就是她情人所愛的；好像以色列人，雖然偏向別神，喜愛葡萄餅，耶和華還是愛他們。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said the LORD unto me, Go yet, love a woman beloved of her friend, yet an adulteress, according to the love of the LORD toward the children of Israel, who look to other gods, and love flagons of wine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -2529,183 +2495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 3:2  |  Hosea 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我便用銀子十五舍客勒，大麥一賀梅珥半，買她歸我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So I bought her to me for fifteen pieces of silver, and for an homer of barley, and an half homer of barley:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2721,183 +2649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 3:3  |  Hosea 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我對她說：「你當多日為我獨居，不可行淫，不可歸別人為妻，我向你也必這樣。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I said unto her, Thou shalt abide for me many days; thou shalt not play the harlot, and thou shalt not be for another man: so will I also be for thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2913,179 +2803,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 3:4  |  Hosea 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人也必多日獨居，無君王，無首領，無祭祀，無柱像，無以弗得，無家中的神像。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the children of Israel shall abide many days without a king, and without a prince, and without a sacrifice, and without an image, and without an ephod, and without teraphim:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3105,183 +2957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 3:5  |  Hosea 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來以色列人必歸回，尋求他們的神－耶和華和他們的王大衛。在末後的日子，必以敬畏的心歸向耶和華，領受他的恩惠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Afterward shall the children of Israel return, and seek the LORD their God, and David their king; and shall fear the LORD and his goodness in the latter days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>