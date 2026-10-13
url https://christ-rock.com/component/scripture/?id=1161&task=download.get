--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1a5cca0a1b2c496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R87b7d1cb97bf4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8a73f0472d7b4512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc3705d9454a04b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea633dcb4eb74572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R38f9d342041448ed" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf53bc51a473d4afb"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R96101165194841c9"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3f0684601b394cdc"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra2fc672f5fa345ae"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R54a037832580427f"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R139a7e0a67cd4850"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6f121a2eb7834a6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R687af24790764767"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc6d55ca8b33a40be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd6ec571edd1743e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfa97cb48d51548f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4ab7720dfe664b73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R947638cfdbb1488b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb742ac824dfa4a37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2366632f89a2403e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R00d700a519ce4a33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rfa56508e94764b51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1d9cac7652004cfc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R387f5e0ee32d4c24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rac0a0f2a74394266"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rfb8828794ea04955"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0d85375fe0d34624"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R586adb4eb6234d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf53bc51a473d4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f0684601b394cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0c71241b4fdf4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6404c24aedc0418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R54a037832580427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1c0d2765773e458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra29381c4b9514508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1a6a847835844c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0d4a67ffd3444937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd09b9f9afbc54801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc4721454efc7406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R543938bd09c44c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re244c711e58f4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rac8cf3ae121f4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra22e17360c21436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2fef8bbafaea4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ref4201e206b34d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re65a6105d0d04e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7f682a1fe9934ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R139a7e0a67cd4850" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9e6700d853124f74" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra5ba3e14a5c34cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R96101165194841c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2fc672f5fa345ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6cb517bb4812475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra17456a578c547d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6f121a2eb7834a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R687af24790764767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc6d55ca8b33a40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd6ec571edd1743e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfa97cb48d51548f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4ab7720dfe664b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R947638cfdbb1488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb742ac824dfa4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2366632f89a2403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R00d700a519ce4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfa56508e94764b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1d9cac7652004cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R387f5e0ee32d4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rac0a0f2a74394266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfb8828794ea04955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0d85375fe0d34624" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R31d5e355f0e04c74" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2034770c4bd94e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0a35bd600cb4a79" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf5bf7604a3df4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R182cdd9f53b64c5b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R26c321fc7205444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ede28d1456f4094" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc36840e933ed4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f3a0b0e20394f60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2206e3ba378d413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R548111fdcd164c63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc7ee9524577942fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5600b39224f44c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3146121d745e43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b3a950e0551436b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rad998557531a42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21d0b6e17f414415" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R89cdc0a72581422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd47449c8141944c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbad402bc6b884572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff4796da6ec2440d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R14e6f4275fbb440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88ac294d160d4082" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc783b262d9964e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f407e3046434a46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2c45298def684b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a7e2684770c4b36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3b5cd4de042947fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re61b880cbb80405b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfe7dd1a9352e445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R514aae39af1f443a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6662cd28679040d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R677fea71a89d41e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R56746584d423454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab3651ed792c4a08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R83b992e5de67433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90cccab9a3d54880" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c48f39af50c40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8dc2d05e00d54175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R037dfe538a574121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R40ab080d82804c93" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9237e771cd324df8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1100359d7ebc4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3bcde8f589e842f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R223eaf2f935a437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R73699b7c10ba41bf" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2e90aad42d22410d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8dc2d05e00d54175"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3bcde8f589e842f0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R037dfe538a574121"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R223eaf2f935a437c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R40ab080d82804c93"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R73699b7c10ba41bf"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R50790df9741e479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1cca1795b0ea46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c9b50db56aa44c4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4a3f2dda32114308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re88d22c1f33f488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74def067ca4544a3" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1cca1795b0ea46fa"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5c9b50db56aa44c4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re88d22c1f33f488f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R74def067ca4544a3"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R130503a8dfb843cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R65ff92edcc1a4fc5" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30b4820e1e0c46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R31e88ad375e04921" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a7cccec67684240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re092c891399d4357" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12df32e01125441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R3c3d2f2f3ddd4a14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05cb4e910c4e43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8f6f9cae00b54325" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb38275bdd0b4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rac6efa0fcad742a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re33fa34abd3b4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ree9ed9ee3e4c4d39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd91c07dee616457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rdb4fbf5d184243be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdebd9c5fcd7d4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R124d381f405d425b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59c0f9053dc943b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1965efd6737b4fa4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cc1354624574649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rcbd5e35dff5746f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6dc75d7a6ccd4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rfb79d6a2d7774719" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09cc6ee072744d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rde2ca34543984ef0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d226ff101d84cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rad06873bff564885" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4750f31f2d30443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb6d4edccc9c84937" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6741849295594e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbaccf0c53e1b469a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89241dd61d4843d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra8fda3eaa63e4f9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e224cda69544af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2dfc83fba4c6484d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:9  |  Hosea 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在責罰的日子，以法蓮必變為荒場； 我在以色列支派中，指示將來必成的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephraim shall be desolate in the day of rebuke: among the tribes of Israel have I made known that which shall surely be.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:10  |  Hosea 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大的首領如同挪移地界的人， 我必將忿怒倒在他們身上，如水一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The princes of Judah were like them that remove the bound: therefore I will pour out my wrath upon them like water.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:11  |  Hosea 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮因樂從[人的]命令， 就受欺壓，被審判壓碎。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephraim is oppressed and broken in judgment, because he willingly walked after the commandment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:12  |  Hosea 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我使以法蓮如蟲蛀之物， 使猶大家如朽爛之木。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore will I be unto Ephraim as a moth, and to the house of Judah as rottenness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:13  |  Hosea 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮見自己有病， 猶大見自己有傷， 他們就打發人往亞述去見耶雷布王， 他卻不能醫治你們， 不能治好你們的傷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When Ephraim saw his sickness, and Judah saw his wound, then went Ephraim to the Assyrian, and sent to king Jareb: yet could he not heal you, nor cure you of your wound.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:14  |  Hosea 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必向以法蓮如獅子， 向猶大家如少壯獅子。 我必撕裂而去， 我要奪去，無人搭救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I will be unto Ephraim as a lion, and as a young lion to the house of Judah: I, even I, will tear and go away; I will take away, and none shall rescue him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:15  |  Hosea 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要回到原處， 等他們自覺有罪，尋求我面； 他們在急難的時候必切切尋求我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will go and return to my place, till they acknowledge their offence, and seek my face: in their affliction they will seek me early.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,179 +4459,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:1  |  Hosea 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾祭司啊，要聽我的話！ 以色列家啊，要留心聽！ 王家啊，要側耳而聽！ 審判要臨到你們， 因你們在米斯巴如網羅， 在他泊山如鋪張的網。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear ye this, O priests; and hearken, ye house of Israel; and give ye ear, O house of the king; for judgment is toward you, because ye have been a snare on Mizpah, and a net spread upon Tabor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:2  |  Hosea 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些悖逆的人肆行殺戮， [罪孽]極深； 我卻斥責他們眾人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the revolters are profound to make slaughter, though I have been a rebuker of them all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:3  |  Hosea 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮為我所知； 以色列不能向我隱藏。 以法蓮哪，現在你行淫了， 以色列被玷污了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know Ephraim, and Israel is not hid from me: for now, O Ephraim, thou committest whoredom, and Israel is defiled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:4  |  Hosea 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們所行的使他們不能歸向神； 因有淫心在他們裏面， 他們也不認識耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They will not frame their doings to turn unto their God: for the spirit of whoredoms is in the midst of them, and they have not known the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:5  |  Hosea 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列的驕傲當面見證自己。 故此，以色列和以法蓮必因自己的罪孽跌倒； 猶大也必與他們一同跌倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the pride of Israel doth testify to his face: therefore shall Israel and Ephraim fall in their iniquity; Judah also shall fall with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:6  |  Hosea 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必牽着牛羊去尋求耶和華，卻尋不見； 他已經轉去離開他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall go with their flocks and with their herds to seek the LORD; but they shall not find him; he hath withdrawn himself from them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:7  |  Hosea 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們向耶和華行事詭詐，生了私子。 到了月朔，他們與他們的地業必被吞滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have dealt treacherously against the LORD: for they have begotten strange children: now shall a month devour them with their portions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 5:8  |  Hosea 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當在基比亞吹角， 在拉瑪吹號， 在伯‧亞文吹出大聲，[說]： 便雅憫哪，[有仇敵]在你後頭！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blow ye the cornet in Gibeah, and the trumpet in Ramah: cry aloud at Beth-aven, after thee, O Benjamin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>