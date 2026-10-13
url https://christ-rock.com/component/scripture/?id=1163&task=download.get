--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6c0f30625b2b4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc22876d9cae54238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R48e029aa2b104c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R019865890ee34881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1e2311572b1f4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4aefeb69c435458a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1ccd66551bf94b18"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re7b1425c8de746f7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6f9ca0c7996b4119"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9eec45ef31aa479f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R032b63e17270472b"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb768f89b4e28461c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb8dde108fd6549ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6cfa153efbd34459"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5b02b26b6a3d48d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Race374632409413a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf960c371e2ed4d41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R710a45d126274848"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7be175f47d1d46dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra28f589612ab49f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R90571045e4d04cfe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf261397758de4d94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5b44cd1adc4344b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3faa7e5e355b4d7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb94c28ffbcf049f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0d70a35e7a594084"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ref9def93e71f451d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R990c781df9c64d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1ccd66551bf94b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f9ca0c7996b4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R076524ce86f2483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re9dd417c786e4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R032b63e17270472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra9ac8ab9876e428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3a86c3414f854b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R91f081392321493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8db03393f16e41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R55cb5ff540b84044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0053ebdae3ca4dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R400cd52a3b814d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1721a2dc101a473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4590888c2fd14ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R978d290b31e14faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3724bc4d74c54bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc53d5d45f9384fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf60c95dc6c3c44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb768f89b4e28461c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd95bdc00303a4448" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra58eaa8893c649a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re7b1425c8de746f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9eec45ef31aa479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R91d56b04b3284cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R243dac75fb4b43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb8dde108fd6549ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6cfa153efbd34459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5b02b26b6a3d48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Race374632409413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf960c371e2ed4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R710a45d126274848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7be175f47d1d46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra28f589612ab49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R90571045e4d04cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf261397758de4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5b44cd1adc4344b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3faa7e5e355b4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb94c28ffbcf049f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0d70a35e7a594084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ref9def93e71f451d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R284cb91162b74940" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R13c688e0d416480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb452bb8fff2c476d" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R10aa703e991d4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6dd8029f6b4477e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re5abf77d8b1c44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba57c392147340ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra606ca09019744be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re29f85f6de364f6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6d391ebcddcf41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2ee516dd860475f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf62150381b9040a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7880f9b637ea4756" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdfc2727fde584c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9584c6004651420d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra958a2f5b56d4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46e6b59e8d4a4dd6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R352e81a6f52a4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88b1d24bb9674e0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf6ba40e1edb04fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7dc8f21e28a435a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4db9f794bd624b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf71f737c6d874441" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3f332abfcd334aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R274f33335b4545aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc1295dc933e54a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91f9f7bba3364860" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2a2a0acde9aa4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c1037c5bdee4510" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R010a5af2334042a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29e00b31366345d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9e7fa1ff9df44b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d89f44e970d4b28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R57dc4fcc708144c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac1126855eb64191" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf45f734e721c4b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rda61fc74482d41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R831c101361ee444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R43ffeb162de44e8d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra23919ecbca0402e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Racba1389455c48ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R51d0126a1d7a473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2f7f7003b0864826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1520cad4d6b04599" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf4b981edcc1342d0" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rda61fc74482d41b3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R51d0126a1d7a473a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R831c101361ee444e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2f7f7003b0864826"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R43ffeb162de44e8d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1520cad4d6b04599"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcbd741973c474c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R60aa70990e9f417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3e21aaf94d54ea9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re810a55b6f88496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7c76fbc715a340ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c7e0672b6574e7f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R60aa70990e9f417a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra3e21aaf94d54ea9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7c76fbc715a340ae"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5c7e0672b6574e7f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ec69cf921404fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbf91182c00eb4c51" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6ed2d7b0a834f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra63a144b97a9404c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd27eea5e7ddb444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R722cf36fe539498d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7447996d7dc54d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R51f85caf531e49a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88ec2bf635cb416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd0f8ee5584624b1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cd127f1cd2a4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rfd3a1865d3e74b7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59fa63b17d884f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R767c1e6a076f4b14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra988f7ee49cd43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf963c0b50139468c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf7c30c9cdd7427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re411b2824aea4241" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R644c2ace55e14493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdee5eba84ead4724" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e4f10f673d9498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb3d2dc14ba4d4cd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77a7a88b0b4b4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rcde38fbac6bf4825" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a78938749534575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R599ed60b951945a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd879fac0fcc4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2e4729f9efd84b55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R699413214e2746d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb3553621375c47e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd31dbdb5e16e4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf26cf95e07084f53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9058618e1c694e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R71b5b18c8dc349bc" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:9  |  Hosea 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們投奔亞述，如同獨行的野驢； 以法蓮賄買朋黨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they are gone up to Assyria, a wild ass alone by himself: Ephraim hath hired lovers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:10  |  Hosea 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們雖在列邦中賄買人， 現在我卻要聚集[懲罰]他們； 他們因君王和首領所加的重擔日漸衰微。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, though they have hired among the nations, now will I gather them, and they shall sorrow a little for the burden of the king of princes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:11  |  Hosea 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮增添祭壇取罪； 因此，祭壇使他犯罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because Ephraim hath made many altars to sin, altars shall be unto him to sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:12  |  Hosea 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為他寫了律法萬條， 他卻以為與他毫無關涉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have written to him the great things of my law, but they were counted as a strange thing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,179 +3893,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:13  |  Hosea 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於獻給我的祭物， 他們自食其肉， 耶和華卻不悅納他們。 現在必記念他們的罪孽， 追討他們的罪惡； 他們必歸回埃及。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They sacrifice flesh for the sacrifices of mine offerings, and eat it; but the LORD accepteth them not; now will he remember their iniquity, and visit their sins: they shall return to Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4233,179 +4047,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:14  |  Hosea 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列忘記造他的主，建造宮殿； 猶大多造堅固城， 我卻要降火焚燒他的城邑， 燒滅其中的宮殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For Israel hath forgotten his Maker, and buildeth temples; and Judah hath multiplied fenced cities: but I will send a fire upon his cities, and it shall devour the palaces thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:1  |  Hosea 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你用口吹角吧！ [敵人]如鷹來攻打耶和華的家； 因為這民違背我的約， 干犯我的律法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Set the trumpet to thy mouth. He shall come as an eagle against the house of the LORD, because they have transgressed my covenant, and trespassed against my law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:2  |  Hosea 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必呼叫我說： 我的神啊，我們以色列認識你了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Israel shall cry unto me, My God, we know thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:3  |  Hosea 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列丟棄良善； 仇敵必追逼他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Israel hath cast off the thing that is good: the enemy shall pursue him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:4  |  Hosea 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們立君王，卻不由我； 他們立首領，我卻不認。 他們用金銀為自己製造偶像， 以致被剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have set up kings, but not by me: they have made princes, and I knew it not: of their silver and their gold have they made them idols, that they may be cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:5  |  Hosea 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒馬利亞啊，耶和華已經丟棄你的牛犢； 我的怒氣向拜牛犢的人發作。 他們到幾時方能無罪呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy calf, O Samaria, hath cast thee off; mine anger is kindled against them: how long will it be ere they attain to innocency?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:6  |  Hosea 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這[牛犢]出於以色列， 是匠人所造的，並不是神。 撒馬利亞的牛犢必被打碎。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For from Israel was it also: the workman made it; therefore it is not God: but the calf of Samaria shall be broken in pieces.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:7  |  Hosea 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們所種的是風，所收的是暴風； 所種的不成禾稼，就是發苗也不結實； 即便結實，外邦人必吞吃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they have sown the wind, and they shall reap the whirlwind: it hath no stalk: the bud shall yield no meal: if so be it yield, the strangers shall swallow it up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 8:8  |  Hosea 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列被吞吃； 現今在列國中，好像人不喜悅的器皿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Israel is swallowed up: now shall they be among the Gentiles as a vessel wherein is no pleasure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>