--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R74c81213148f4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4334d321f1474b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3ae0528695654754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf4adfbbd31cd476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R10b2568daa844d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra260dfb70dce4360" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6f1f230860754ddd"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R838ae01350994c2e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf8abfedac99b4ae2"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc45b130a0ed54f15"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0f44c9af241b46c0"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R3ca3b49b41cd478f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R80b725d7fd594692"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf52e6fecf65841ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R74c3d943fe134df7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf143db2fea87459e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3b128cb403e14e08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R95df4d6b755145cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R615a04977af349ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R98c97a3c07b84002"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R261020ce80ea40e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R65862d9fa5bc4ee2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4d8706a87c5c4d78"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra8e291cf16584652"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0ef856959ced46db"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdfbc0c263cb442e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6f1f230860754ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8abfedac99b4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7fbf94bfa3484f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1db473699d9e49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f44c9af241b46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0519a54e6dc44d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9d0de8ab75f6460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re84c0c4e8d1f4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb72bc0e6c7114bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb1c74a4fcdb44a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1542a6df2ac34b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rca37dcc4207a4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5a39fef2283f409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R62879500b27b4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra3711dad4bad4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1890cad9cb014aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3ca3b49b41cd478f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf9d20c1c742a400c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2fab18afccf94505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R838ae01350994c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc45b130a0ed54f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc3cada019191478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd8493bab47a44d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R80b725d7fd594692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf52e6fecf65841ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R74c3d943fe134df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf143db2fea87459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3b128cb403e14e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R95df4d6b755145cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R615a04977af349ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R98c97a3c07b84002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R261020ce80ea40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R65862d9fa5bc4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4d8706a87c5c4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra8e291cf16584652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0ef856959ced46db" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc2296cf2130340c6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re9726bb0830e44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd4f274fb51246d4" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R26d2e7bbd5ca4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c878bff74e64209" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re5df8d9e3059416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d95d08f72ce4704" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8c2921b5bc084de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2797e4b3f39a4827" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Raf4273b22f80411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7194cf3570f476d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R75de8a0d2b5b4424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc96c77feeeb04bfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R336392857aa042e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fb092e2bcfb432b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R40a69ca4eb1f4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2a74e27ec5f4665" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5a2f595a131441b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f0eeff88a234176" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd9745760cd104e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77edb79e867844e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0cc723943f064ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58036ef0348544b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0e5c99a59e264a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94755daa430e49da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc5eba907a71c4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38b5fda48fea4556" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra5b4b46a1dd849dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62339b9731a54da6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb1695568825741c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bf1ab4d074b480e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8278a160b4cd497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1533f57874d24b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5ea5339f7b7d44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8f2130f64abd49ca" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfe6098c046014c5f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R067dee2d5aa2472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3078483b37384d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R22fe84ce81b840c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R14adb27bf8e74d9b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc121773d26f74341" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1533f57874d24b56"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3078483b37384d7b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5ea5339f7b7d44fd"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R22fe84ce81b840c3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8f2130f64abd49ca"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R14adb27bf8e74d9b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdda3fa0800a04d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raf925259fc5f476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c216ce6a51448f2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R57af323aa2314455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra14f54fa0fac46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5434702c22c497e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Raf925259fc5f476c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1c216ce6a51448f2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra14f54fa0fac46ff"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf5434702c22c497e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f3459463c034cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re81dba1f1db446c0" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66d656f47ac8430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R555d050fcec94288" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd76c0b3100c04b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf16d46826eca40bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb114017390a14665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc4c292041f7f4ba3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02d54022c3894a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3f9971fc93d54d82" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R270e92a8d345425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2d15f4b65b23478a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc72d42af61f462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R1b93b15d1cc04537" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32f7b16a861048b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R794032e3d5a24591" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8794399d1d2e46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra2a83d76412d4b42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65b43e8141f8430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rcdb37ec73f5f40df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22b8b76468944a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfaa7ba1e7c20463b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2b679102b28419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra75e7c6bb8bc4adb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb38a87cef60443ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4b33f69aa76a42a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re815326c19fe4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0f39e0f0f61a4bb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R647d11b9502f428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbc038e96d1a64542" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第11章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 11 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,179 +3069,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:9  |  Hosea 11:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必不發猛烈的怒氣， 也不再毀滅以法蓮。 因我是神，並非世人， 是你們中間的聖者； 我必不在怒中臨到你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will not execute the fierceness of mine anger, I will not return to destroy Ephraim: for I am God, and not man; the Holy One in the midst of thee: and I will not enter into the city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:10  |  Hosea 11:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必如獅子吼叫， 子民必跟隨他。 他一吼叫， 他們就從西方急速而來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall walk after the LORD: he shall roar like a lion: when he shall roar, then the children shall tremble from the west.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:11  |  Hosea 11:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必如雀鳥從埃及急速而來， 又如鴿子從亞述地來到。 我必使他們住自己的房屋。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall tremble as a bird out of Egypt, and as a dove out of the land of Assyria: and I will place them in their houses, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:12  |  Hosea 11:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮用謊話， 以色列家用詭計圍繞我； 猶大卻靠神掌權， 向聖者有忠心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephraim compasseth me about with lies, and the house of Israel with deceit: but Judah yet ruleth with God, and is faithful with the saints.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:1  |  Hosea 11:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列年幼的時候，我愛他， 就從埃及召出我的兒子來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When Israel was a child, then I loved him, and called my son out of Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:2  |  Hosea 11:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>先知越發招呼他們， 他們越發走開， 向諸巴力獻祭， 給雕刻的偶像燒香。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As they called them, so they went from them: they sacrificed unto Baalim, and burned incense to graven images.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:3  |  Hosea 11:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我原教導以法蓮行走， 用膀臂抱着他們， 他們卻不知道是我醫治他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I taught Ephraim also to go, taking them by their arms; but they knew not that I healed them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:4  |  Hosea 11:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我用慈繩愛索牽引他們； 我待他們如人放鬆[牛的]兩腮夾板， 把糧食放在他們面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I drew them with cords of a man, with bands of love: and I was to them as they that take off the yoke on their jaws, and I laid meat unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:5  |  Hosea 11:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必不歸回埃及地， 亞述人卻要作他們的王， 因他們不肯歸向[我]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall not return into the land of Egypt, but the Assyrian shall be his king, because they refused to return.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:6  |  Hosea 11:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>刀劍必臨到他們的城邑， 毀壞門閂，把人吞滅， 都因他們[隨從]自己的計謀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sword shall abide on his cities, and shall consume his branches, and devour them, because of their own counsels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:7  |  Hosea 11:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的民偏要背道離開我； 眾先知雖然招呼他們歸向至上的[主]， 卻無人尊崇[主]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And my people are bent to backsliding from me: though they called them to the most High, none at all would exalt him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,179 +4763,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 11:8  |  Hosea 11:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮哪，我怎能捨棄你？ 以色列啊，我怎能棄絕你？ 我怎能使你如押瑪？ 怎能使你如洗扁？ 我回心轉意， 我的憐愛大大發動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How shall I give thee up, Ephraim? how shall I deliver thee, Israel? how shall I make thee as Admah? how shall I set thee as Zeboim? mine heart is turned within me, my repentings are kindled together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>