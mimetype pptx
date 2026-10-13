--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc4e03a84fc684ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd4cd83b9cdf84b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1f78d5f4dfe14db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R634c8696d5da4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1a94ff45aa684918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R36dc9cefcf7a4b3d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc8c0e39e3f654d3f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb81e1b6ad9134c34"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R28635f8d2c884fd6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R65dd02a0d50d47da"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8b6b85371fc049a6"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6af3a88413f34578"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R664dbb7f2ee148be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R479aaa989bac429e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1788ea86704b4ef9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7c42e3f67d1d4244"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R076712f199854682"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R87a900cb7eb9488e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R07012b4a90e04de9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R08e448f12fca4de8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R81282509193849f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb7daad2e71e640b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R53ca2d48cff64a97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2d6e822fcf3947ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Ra7849ab12c844b14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R04c42789c25d4166"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R916c8ac141c34c4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rcc4310063085406f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb688d4de6d1044b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc8c0e39e3f654d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28635f8d2c884fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R89853a7253f648ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R010128d0e0c946c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8b6b85371fc049a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6a72b4db6af24cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R475a964aedc64232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R70aedb3d3bc24fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd89a5f0cfe8b46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2b56db970d394721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1eac8e2a9b994faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R060ac07ff2fc4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re341af7e37df4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R359b1a8628014d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re4c04fe2221c4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc15e806f2da44df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2818a0028c7642f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8e88f874f2b543c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcc52efacb9ff47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6af3a88413f34578" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3ab83b31a43e45a4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb77c83eb0d934019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb81e1b6ad9134c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65dd02a0d50d47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R36323f541dae4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7bbc5f6a880b49cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R664dbb7f2ee148be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R479aaa989bac429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1788ea86704b4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7c42e3f67d1d4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R076712f199854682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R87a900cb7eb9488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R07012b4a90e04de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R08e448f12fca4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R81282509193849f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb7daad2e71e640b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R53ca2d48cff64a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2d6e822fcf3947ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra7849ab12c844b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R04c42789c25d4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R916c8ac141c34c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcc4310063085406f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R29631c23ebbb409f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re4af9d65905849d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf738f6a2fc3c4b1a" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1427d00d314b4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R248209893bde4645" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdd923655efa24f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R154bfa7470084988" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1006a8920ab84e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0996762958748ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8303d6535ce1411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d52c732f5bd45db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf1b187ab1fa2468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9eb6e9c3d934354" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R76a2af16ff2f425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89c6f29e4224451d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R664378c30cda4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R748d841c67354f6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R506da0f8d5a941fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6adf8269596345f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R495254aa17f04b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf251f4cf764143ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbeb7284c90244ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90876d4102df4ace" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf9d4a390e3c24b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e58e208faa94bea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2b3579ab448c431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7db9c5c44384aff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4284e5f5ceb04549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d6f95c61a4c4811" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdd7d0f44ecd34138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb92ca76214d142c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7e6a0638a8ba490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9cae8a4557441bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3751f99526d54a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4c4a1c92e7f4461" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red494f8adda14183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e4a41f2838f4f0e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7795c3c2f1de49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re8007bcb22274dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb27d94ba865844d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf4a9158857714482" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3bc209f338be43ba" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c45b0ca2db84e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R516d264f75454dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R53924efa8915436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6cbdb04fbf484756" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3fd30719589c44db" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re8007bcb22274dcb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R516d264f75454dc8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb27d94ba865844d4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R53924efa8915436b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf4a9158857714482"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6cbdb04fbf484756"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7cb37ddcbcc64529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd0880353bbc840d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb08f3bb3590d4e9b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra348592a168a4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra242ae226c984d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1de24b32ba994a46" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd0880353bbc840d5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb08f3bb3590d4e9b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra242ae226c984d90"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1de24b32ba994a46"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85802c1c60c84bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9abf04caa5594e87" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38a155d63d3a4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdda1d3f5a24e4628" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R893a67f861f24469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R77fe47ab2cd84cea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81a7bfad59dd458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfa5aea1d040c4fac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79bb0d7cab0f412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc6f276b5e5b14810" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R718285560d124d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R6c484757676e46e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c8b3b409a3e463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5c83cf9ead514d4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5836921271a746bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R16af64770db144f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cc8ff1aa16342e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R4df01195404940f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01f04594c35e41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R89636af3d4b74edf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d7c74144eb34f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R13c9b6ffa473443b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f3fca83a9584d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re7f5a218f2e1446a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R527e49e963ac42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R658ea5fecb964944" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R131776ce240d491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6458952a6385477c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1f2917b6b58442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Racb0f2ad328a46e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re11207f5a56d4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5f38b112439e4f13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R185e5f65a1ce460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re07ae3e274764cb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf937ca0da4c4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb53d7584553a40ac" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hosea 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:9  |  Hosea 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列啊， 你從基比亞的日子以來時常犯罪。 你們的先人曾站在那裏， 現今住基比亞的人 以為攻擊罪孽之輩的戰事臨不到自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O Israel, thou hast sinned from the days of Gibeah: there they stood: the battle in Gibeah against the children of iniquity did not overtake them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:10  |  Hosea 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必隨意懲罰他們。 他們為兩樣的罪所纏； 列邦的民必聚集攻擊他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is in my desire that I should chastise them; and the people shall be gathered against them, when they shall bind themselves in their two furrows.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,179 +3689,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:11  |  Hosea 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮是馴良的母牛犢，喜愛踹[穀]， 我卻將軛加在牠肥美的頸項上， 我要使以法蓮拉套。 猶大必耕田； 雅各必耙地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ephraim is as an heifer that is taught, and loveth to tread out the corn; but I passed over upon her fair neck: I will make Ephraim to ride; Judah shall plow, and Jacob shall break his clods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:12  |  Hosea 10:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要為自己栽種公義， 就能收割慈愛。 現今正是尋求耶和華的時候； 你們要開墾荒地，等他臨到， 使公義如雨降在你們身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sow to yourselves in righteousness, reap in mercy; break up your fallow ground: for it is time to seek the LORD, till he come and rain righteousness upon you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:13  |  Hosea 10:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們耕種的是奸惡， 收割的是罪孽， 吃的是謊話的果子。 因你倚靠自己的行為， 仰賴勇士眾多，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye have plowed wickedness, ye have reaped iniquity; ye have eaten the fruit of lies: because thou didst trust in thy way, in the multitude of thy mighty men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,179 +4151,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:14  |  Hosea 10:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以在這民中必有鬨嚷之聲， 你一切的保障必被拆毀， 就如沙勒幔在爭戰的日子拆毀伯‧亞比勒， 將其中的母子一同摔死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore shall a tumult arise among thy people, and all thy fortresses shall be spoiled, as Shalman spoiled Beth-arbel in the day of battle: the mother was dashed in pieces upon her children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:15  |  Hosea 10:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他們的大惡， 伯特利必使你們遭遇如此。 到了黎明，以色列的王必全然滅絕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shall Beth-el do unto you because of your great wickedness: in a morning shall the king of Israel utterly be cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,179 +4459,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:1  |  Hosea 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列是茂盛的葡萄樹，結果繁多。 果子越多，就越增添祭壇； 地土越肥美，就越造美麗的柱像。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Israel is an empty vine, he bringeth forth fruit unto himself: according to the multitude of his fruit he hath increased the altars; according to the goodness of his land they have made goodly images.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:2  |  Hosea 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們心懷二意， 現今要定為有罪。 耶和華必拆毀他們的祭壇， 毀壞他們的柱像。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their heart is divided; now shall they be found faulty: he shall break down their altars, he shall spoil their images.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:3  |  Hosea 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必說：我們沒有王， 因為我們不敬畏耶和華。 王能為我們做甚麼呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For now they shall say, We have no king, because we feared not the LORD; what then should a king do to us?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:4  |  Hosea 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們為立約說[謊]言，起假誓； 因此，災罰如苦菜滋生在田間的犂溝中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have spoken words, swearing falsely in making a covenant: thus judgment springeth up as hemlock in the furrows of the field.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:5  |  Hosea 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒馬利亞的居民必因伯‧亞文的牛犢驚恐； 崇拜牛犢的民和喜愛牛犢的祭司 都必因榮耀離開它，為它悲哀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The inhabitants of Samaria shall fear because of the calves of Beth-aven: for the people thereof shall mourn over it, and the priests thereof that rejoiced on it, for the glory thereof, because it is departed from it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:6  |  Hosea 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人必將牛犢帶到亞述當作禮物， 獻給耶雷布王。 以法蓮必蒙羞； 以色列必因自己的計謀慚愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall be also carried unto Assyria for a present to king Jareb: Ephraim shall receive shame, and Israel shall be ashamed of his own counsel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:7  |  Hosea 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於撒馬利亞，她的王必滅沒， 如水面的沫子一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for Samaria, her king is cut off as the foam upon the water.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,179 +5537,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何西阿書 10:8  |  Hosea 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>伯‧亞文的邱壇－ 就是以色列取罪[的地方]必被毀滅； 荊棘和蒺藜必長在他們的祭壇上。 他們必對大山說：遮蓋我們！ 對小山說：倒在我們身上！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The high places also of Aven, the sin of Israel, shall be destroyed: the thorn and the thistle shall come up on their altars; and they shall say to the mountains, Cover us; and to the hills, Fall on us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>