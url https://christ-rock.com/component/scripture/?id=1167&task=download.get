--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcbb1be8427504d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2bde5e00872746b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R102b1da7208d4920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4c128018bbce45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf700dd8cc617416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8057437c5d5d4b62" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R69ccb1edd1fa403f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdda57bd0d6654504"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb6af82f8a216466f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R52bb1590f83a4486"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb21b4c3969104154"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Reebff06869f94e5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R94b75f120c7740e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfa5262c72fa7430a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R815b6772eee54a55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbd87c6f824fb4050"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1c1dbb67793f421d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Reef9d088cc1f4dcc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R27460448cb75406d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf8561c5d356f42c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R67e9189cfa254f1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2da36aa845fd49c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8c1d78b9a0e0476b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rbcd095dffa334586"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb550be2a13f34c6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0301e99d70684803"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2f50ab1ca8d144db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3caf00d8dcf94df7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8e2b55d1557746c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69ccb1edd1fa403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6af82f8a216466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rddb0bb226c914830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R481ddc30b6db423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb21b4c3969104154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R43f073f9664d40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9bda244fa03a46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re1742f28bfbc48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd0436bc23b734f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdd11d0eaac1b49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7739d8e5c12843e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8eaf6a6705314161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra8d0a408a0cc4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R67568d4d4cbb4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra9156415ffc94029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra71c734fb5e449e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9cd923f4ee814218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R793ac68ef78e437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R49f48a3912c14640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Reebff06869f94e5b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6f4a276acf374fe0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf2b15b2245104137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdda57bd0d6654504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52bb1590f83a4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0147d49b5b5c4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Red5a92af7fb84a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R94b75f120c7740e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfa5262c72fa7430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R815b6772eee54a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbd87c6f824fb4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1c1dbb67793f421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Reef9d088cc1f4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R27460448cb75406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf8561c5d356f42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R67e9189cfa254f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2da36aa845fd49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8c1d78b9a0e0476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbcd095dffa334586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb550be2a13f34c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0301e99d70684803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2f50ab1ca8d144db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3caf00d8dcf94df7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6ef343f2f40546e2" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb7c6565dd00244b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a6f21e4c35449b1" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6d37def61e5640b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3fa64af094e4f2e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rec0c48aa216b4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e8ccf203af041fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R64e7eee8ff52492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re782ced23e7e41cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7e8d22ba33bf4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Refa6a0c4b869400a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re736bfba84ed46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9f367d3f32b4196" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8b113f8cecdb4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a2d417c158e433a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8500b7efd6f64100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4bb71ca2fcc45d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R850ad09effbf4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2e36ea275dc4526" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R242332917b434a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb56e0e69983a4c39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb503d29007ac4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92a9ded214264fb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3a7690b16005406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfcd31642e804cf6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R826e6f9965374bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbcdbd3215ec84823" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R106d048521df46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0556351a47e54220" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1f64824b9b6b48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b882dbe85a24d6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R916e6e58d3de4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60285889bc51431c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R37d0ef9b03b04598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7d95691a8f34469" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7f6edef9abb54f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a20dc8d8fec4174" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcfae9bfe1a5d422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbdbfc0547c1942a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd98ab008438842e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rab925e9087ec4245" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra1119e6e5d64464d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb9c3e67629734a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3837a079c8384a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3bf806f03cc5440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf7b26147052a47d7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3f42ca880b1d4818" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbdbfc0547c1942a8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3837a079c8384a70"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd98ab008438842e5"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3bf806f03cc5440f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rab925e9087ec4245"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf7b26147052a47d7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbce263671bfb4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R312763e489eb486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00a13fb20e2242d2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R83d4ad60c70b4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9b41ef257cdc4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R128d1944bf5f4bab" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R312763e489eb486f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R00a13fb20e2242d2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9b41ef257cdc4746"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R128d1944bf5f4bab"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd40254909664dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2ecf056894b2457d" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7880a718f2a48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9180cdfbc3c647d4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde2f2867ff0b483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdbb2fdc58c484abc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2f53265694145b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R2435cad8871d48f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec0bca2d87914d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf511e54db6b8470b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf544da564d124e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc715b4e56df54a2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd36106686bb54c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra6ea1c311fdf4794" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f5f9e45b67b44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb5326a5c86434e81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e723cb957774539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd656feabd6d84a8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf62a4793741243f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2e4475c6a30d4d0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R531f6f8bb4e74eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6e12381bf8664bac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R951ea635bfe64c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7a3888b6859c4838" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R625af650284d4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1a996e82c46b4699" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5357fbd3305047e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8cd5927a3ef84557" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re132b41eb0ec453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R1edc0f4fd00648ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b03d06d68fd48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra7419f15fdce4d26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re43a07bb2da94f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R143b9356b9544c8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb67d05e4b7a3495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0e952488936a4373" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Haggai 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,179 +3381,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:9  |  Haggai 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們盼望多得，所得的卻少；你們收到家中，我就吹去。這是為甚麼呢？因為我的殿荒涼，你們各人卻顧自己的房屋。這是萬軍之耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye looked for much, and, lo, it came to little; and when ye brought it home, I did blow upon it. Why? saith the LORD of hosts. Because of mine house that is waste, and ye run every man unto his own house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:10  |  Haggai 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以為你們的緣故，天就不降甘露，地也不出土產。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the heaven over you is stayed from dew, and the earth is stayed from her fruit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:11  |  Haggai 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我命乾旱臨到地土、山岡、五穀、新酒，和油，並地上的出產、人民、牲畜，以及人手一切勞碌得來的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I called for a drought upon the land, and upon the mountains, and upon the corn, and upon the new wine, and upon the oil, and upon that which the ground bringeth forth, and upon men, and upon cattle, and upon all the labour of the hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:12  |  Haggai 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，撒拉鐵的兒子所羅巴伯和約撒答的兒子大祭司約書亞，並剩下的百姓，都聽從耶和華－他們神的話和先知哈該奉耶和華－他們神差來所說的話；百姓也在耶和華面前存敬畏的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Zerubbabel the son of Shealtiel, and Joshua the son of Josedech, the high priest, with all the remnant of the people, obeyed the voice of the LORD their God, and the words of Haggai the prophet, as the LORD their God had sent him, and the people did fear before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:13  |  Haggai 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的使者哈該奉耶和華差遣對百姓說：「耶和華說：我與你們同在。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then spake Haggai the LORD’s messenger in the LORD’s message unto the people, saying, I am with you, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:14  |  Haggai 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華激動猶大省長撒拉鐵的兒子所羅巴伯和約撒答的兒子大祭司約書亞，並剩下之百姓的心，他們就來為萬軍之耶和華－他們神的殿做工。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD stirred up the spirit of Zerubbabel the son of Shealtiel, governor of Judah, and the spirit of Joshua the son of Josedech, the high priest, and the spirit of all the remnant of the people; and they came and did work in the house of the LORD of hosts, their God,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:15  |  Haggai 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是在大流士王第二年六月二十四日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the four and twentieth day of the sixth month, in the second year of Darius the king.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:1  |  Haggai 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大流士王第二年六月初一日，耶和華的話藉先知哈該向猶大省長撒拉鐵的兒子所羅巴伯和約撒答的兒子大祭司約書亞說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the second year of Darius the king, in the sixth month, in the first day of the month, came the word of the LORD by Haggai the prophet unto Zerubbabel the son of Shealtiel, governor of Judah, and to Joshua the son of Josedech, the high priest, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:2  |  Haggai 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華如此說：「這百姓說，建造耶和華殿的時候尚未來到。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus speaketh the LORD of hosts, saying, This people say, The time is not come, the time that the LORD’s house should be built.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:3  |  Haggai 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時耶和華的話臨到先知哈該說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then came the word of the LORD by Haggai the prophet, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:4  |  Haggai 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「這殿仍然荒涼，你們自己還住天花板的房屋嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is it time for you, O ye, to dwell in your cieled houses, and this house lie waste?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:5  |  Haggai 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在萬軍之耶和華如此說：你們要省察自己的行為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore thus saith the LORD of hosts; Consider your ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:6  |  Haggai 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們撒的種多，收的卻少；你們吃，卻不得飽；喝，卻不得足；穿衣服，卻不得暖；得工錢的，將工錢[裝]在破漏的囊中。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye have sown much, and bring in little; ye eat, but ye have not enough; ye drink, but ye are not filled with drink; ye clothe you, but there is none warm; and he that earneth wages earneth wages to put it into a bag with holes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:7  |  Haggai 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華如此說：「你們要省察自己的行為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; Consider your ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈該書 1:8  |  Haggai 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要上山取木料，建造這殿，我就因此喜樂，且得榮耀。這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go up to the mountain, and bring wood, and build the house; and I will take pleasure in it, and I will be glorified, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>