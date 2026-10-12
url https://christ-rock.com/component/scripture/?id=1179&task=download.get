--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5868017040144281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9af82d1f77294ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R11445d53a633455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1af3a19a127c4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6bc84d151393420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd6262e5cd942402c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbdeaec6273824efd"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R323e772114944197"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3a3d451b83ad4649"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4dbc837d0c784f69"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raaf2a866445b4220"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R7306c585e37941c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdbead029dcbb4b4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rad886b2232d84bc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5f50b9df693c44b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R362417d7aaa6411a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R06ce5725027845c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re16369b8d4de4b21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R27825251d1b348be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9c7ecd97f7244b1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3058a572df3446a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Radad38ddf2fa45aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9abf3d0360bd4afb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5b7608cfaccd4e1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rfac1e64e17614223"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4773eb7b4bf44e0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rf9f49b6930584c3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R2017827862514ff3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9b8ce9b302ce4d73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R71416366ef954034"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R64973c99caa844fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Ra518bebb16174173"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ra23807a23f864eaa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R9c21afe394254515"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rcc5863bc3df54e9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R2a2dfccd731046f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R1789d1cde9004400"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R6fba83dcb89441a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R14b149eea4ff434a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R287a6178f35042a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R7c920429df6d46d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R1c92585f6b444576"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R0497cc83ff1b4795"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rc6dabaa3e81c44bd"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7411a8914aae4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbdeaec6273824efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a3d451b83ad4649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd3dd81fb862248d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra4b01964c6b24b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raaf2a866445b4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc678039967114734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra6f2ad678c46407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6cec103390644998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6e42ec98186e4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbda5f96cfe83431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re45f12d83dd54d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb837d93519304760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1db2df9d1d5745fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0ea6bc915fdb4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2cf78747abaa4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4dca62e159b64add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R943b01b9ad9d4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R06fabea9e21d45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re84788ecb92a4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R307a39fc4d7945b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5feebe1ae2bd469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R28f10b5791304fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R97b7ef69a4d647e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1ec2bcd2f8f04479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf62c018680f245c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0a0f7e02d0f5405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf978c3bec9594312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rdf62eee79867473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R61b58fc9a61e4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R6c675156214145e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R682904a510eb4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R86746aa2c5af46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2b6df76ff3074caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rfbcbcd0249e24a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re2bcd86917864ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R7306c585e37941c8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R06d649d163144931" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcae56d5d3fca44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R323e772114944197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4dbc837d0c784f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4020079163fb4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R88b9653f95cb4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdbead029dcbb4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rad886b2232d84bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f50b9df693c44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R362417d7aaa6411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R06ce5725027845c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re16369b8d4de4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R27825251d1b348be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9c7ecd97f7244b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3058a572df3446a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Radad38ddf2fa45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9abf3d0360bd4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5b7608cfaccd4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfac1e64e17614223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4773eb7b4bf44e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf9f49b6930584c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2017827862514ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9b8ce9b302ce4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R71416366ef954034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R64973c99caa844fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra518bebb16174173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra23807a23f864eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9c21afe394254515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcc5863bc3df54e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2a2dfccd731046f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1789d1cde9004400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R6fba83dcb89441a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R14b149eea4ff434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R287a6178f35042a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7c920429df6d46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R1c92585f6b444576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0497cc83ff1b4795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc6dabaa3e81c44bd" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbc0d1de312bd418a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9ada462347a145fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f9d6b71610549f7" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3714a4e3340b4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b36213daa364865" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfb530039e39c4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7109edcbe2cb4524" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re1b30802efc6404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d3cf0f16fb24c1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R96e125a1203a4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R352eeeca8e0c4cdd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R52a87f6f1d1841fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e967e8e159b42bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R90dea50d413d4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e6910a0481b45ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R42e78bd3d5e747d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e4893301b904a26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R27e812df887c49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R687614d5ada84fa5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2b3cc514d6c94389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fcb978270d546be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R11c93e41d5c646b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff604a9dc1bf4ebc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3bcd8c2d7b1647e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1254899a8c0e4ff4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0de8eec2fc74479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1258bd2230241e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R43b9eeaf9ced4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a7ccf223b824655" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf2643829aa9340cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b6c9f5245b946a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R05f364da1925412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71f6ac5d001e4d9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra98dadaaddff4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra78ad99240d34f05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Reb6ea3c571aa4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4278fe69e7b148aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9aff496fad5e43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb5e33bc4bf9490d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd9a1ae5489394dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02b2389bf248459c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3d4baa7edc8a4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb880a5ebb64463b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R15e2f4f26d4943ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13d5aa6fc9aa43c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R76eaf5b8790142da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26208bd2a1ac435c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Raf3e56b2a9f24e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30ec8bca16094df7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2cbbb369685743b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R128ed76ad4d34fbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4173c039b6154b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc32fc6cf1fc640b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rba96b864ac3f4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1602a065b468407e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ra49bfcc7171d4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0bd3777934f455d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb034d5a48dc348ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17bdb7571ef04404" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0d62e4a977f24a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3506ea04f7b542d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9c37aafbe04c4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9de54bc496244536" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdeef063a3e8b4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaaa578ae2594f90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R86fc4a9ef1fc4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6501e2fc97e4641" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc1716410c2d84ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2617549c572484a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9e1720ab6f3a4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3692097abd954c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R851ae6f4f51c4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R591369d45f8f44fa" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfc9b0e23e98a4fb4" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1f84eb2739984bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7dd8f1e46a404292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb5739ab7f7d64b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R27788734173d4be3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb3c22e62cf2e42a5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3692097abd954c3f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7dd8f1e46a404292"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R851ae6f4f51c4a33"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb5739ab7f7d64b0b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R591369d45f8f44fa"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R27788734173d4be3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcd96144e64074049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R74d10110cecf4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4aa8d0ebd14458c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R08cfda4803d041b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb6cc429abae544ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06b1551280254a29" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R74d10110cecf4c5e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc4aa8d0ebd14458c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb6cc429abae544ec"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R06b1551280254a29"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a551977e6c94184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6f4103745d624922" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b482e4d96924b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2d9da0ec39b6436b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96010431942746ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R78d23d466e554639" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d0c4fccf37e443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6e42bb42c08445ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb53c87bb009e4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R21ade760f1b241ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9e647ea966241fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra39ba2d384b149a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57fe6e237b9c4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R62ce9b085f7e4b4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3b20e033a9e4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R830a21909ff84806" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a4853f8fdb6431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Raeaa7d3c39834e9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd4725da18d94015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R6b2251dbee734b59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfab9028d82bd4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R726902e08fd24f57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f38c4c2003b4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd8a8853cb1eb4c95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R549c275ac6e84758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rfe0fc87f676242a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6460ffc3ad04033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5a6f342f10474b9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R445e9acb568046a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rd4ac4c644c9b43c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e28be7af6db4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re3cbdca4526346ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3597058ea10843df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R8af886f992e34c0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9eb5576422a1436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rd662cec967774b84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9866a8952104dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R12642d145fd146c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c930737199148cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R6329c2ee5ab54c53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41fb0f76084540a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R89a42f95de754a51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa70178776074fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Re87ba9a460fc4729" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd455a0c6e259488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R5b5866db93be44de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48c4b09b7abd49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rc83f65fc27e444af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e22b8c6122b4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb8d5a8eb629941f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0c27825cd25466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R73f102b087b74ecf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe23c28851e34bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R84df40f7ffd44c1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5118017b7e64e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Re2ad67e2c50c4efe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R100618dd316848e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R3e145c498aae4699" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5cb8f4f92e6049dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R95b8a2992e5c4fbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R801061864bbf4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb54b9d8dcd4040ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73c0d21b0ed146b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbdd27d9f6e4f46bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5947b4106d964444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf5714cf7d4844c22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cb03aeedaa24459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra2537d78cc2f4bd8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Judges 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,179 +5045,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:9  |  Judges 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人呼求耶和華的時候，耶和華就為他們興起一位拯救者救他們，就是迦勒兄弟基納斯的兒子俄陀聶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the children of Israel cried unto the LORD, the LORD raised up a deliverer to the children of Israel, who delivered them, even Othniel the son of Kenaz, Caleb’s younger brother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:10  |  Judges 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的靈降在他身上，他就作了以色列的士師，出去爭戰。耶和華將美索不達米亞王古珊‧利薩田交在他手中，他便勝了古珊‧利薩田。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Spirit of the LORD came upon him, and he judged Israel, and went out to war: and the LORD delivered Chushan-rishathaim king of Mesopotamia into his hand; and his hand prevailed against Chushan-rishathaim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:11  |  Judges 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是國中太平四十年。基納斯的兒子俄陀聶死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the land had rest forty years. And Othniel the son of Kenaz died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,179 +5507,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:12  |  Judges 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人又行耶和華眼中看為惡的事，耶和華就使摩押王伊磯倫強盛，攻擊以色列人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children of Israel did evil again in the sight of the LORD: and the LORD strengthened Eglon the king of Moab against Israel, because they had done evil in the sight of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:13  |  Judges 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>伊磯倫招聚亞捫人和亞瑪力人，去攻打以色列人，佔據棕樹城。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he gathered unto him the children of Ammon and Amalek, and went and smote Israel, and possessed the city of palm trees.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:14  |  Judges 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是以色列人服事摩押王伊磯倫十八年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the children of Israel served Eglon the king of Moab eighteen years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:15  |  Judges 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人呼求耶和華的時候，耶和華就為他們興起一位拯救者，就是便雅憫人基拉的兒子以笏；他是左手便利的。以色列人託他送禮物給摩押王伊磯倫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when the children of Israel cried unto the LORD, the LORD raised them up a deliverer, Ehud the son of Gera, a Benjamite, a man lefthanded: and by him the children of Israel sent a present unto Eglon the king of Moab.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:16  |  Judges 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以笏打了一把兩刃的劍，長一肘，帶在右腿上衣服裏面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Ehud made him a dagger which had two edges, of a cubit length; and he did gird it under his raiment upon his right thigh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:17  |  Judges 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將禮物獻給摩押王伊磯倫（原來伊磯倫極其肥胖）；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he brought the present unto Eglon king of Moab: and Eglon was a very fat man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:18  |  Judges 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以笏獻完禮物，便將抬禮物的人打發走了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he had made an end to offer the present, he sent away the people that bare the present.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:1  |  Judges 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華留下這幾族，為要試驗那不曾知道與迦南爭戰之事的以色列人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now these are the nations which the LORD left, to prove Israel by them, even as many of Israel as had not known all the wars of Canaan;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,179 +6739,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:19  |  Judges 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自己卻從靠近吉甲鑿石之地回來，說：「王啊，我有一件機密事奏告你。」王說：「迴避吧！」於是左右侍立的人都退去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he himself turned again from the quarries that were by Gilgal, and said, I have a secret errand unto thee, O king: who said, Keep silence. And all that stood by him went out from him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7345,179 +6893,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:20  |  Judges 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以笏來到王面前；王獨自一人坐在涼樓上。以笏說：「我奉神的命報告你一件事。」王就從座位上站起來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ehud came unto him; and he was sitting in a summer parlour, which he had for himself alone. And Ehud said, I have a message from God unto thee. And he arose out of his seat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:21  |  Judges 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以笏便伸左手，從右腿上拔出劍來，刺入王的肚腹，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ehud put forth his left hand, and took the dagger from his right thigh, and thrust it into his belly:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:22  |  Judges 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>連劍把都刺進去了。劍被肥肉夾住，他沒有從王的肚腹拔出來，且穿通了後身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the haft also went in after the blade; and the fat closed upon the blade, so that he could not draw the dagger out of his belly; and the dirt came out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:23  |  Judges 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以笏就出到遊廊，將樓門盡都關鎖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Ehud went forth through the porch, and shut the doors of the parlour upon him, and locked them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:24  |  Judges 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以笏出來之後，王的僕人到了，看見樓門關鎖，就說：「他必是在樓上大解。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he was gone out, his servants came; and when they saw that, behold, the doors of the parlour were locked, they said, Surely he covereth his feet in his summer chamber.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,179 +7663,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:25  |  Judges 3:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們等煩了，見仍不開樓門，就拿鑰匙開了，不料，他們的主人已死，倒在地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they tarried till they were ashamed: and, behold, he opened not the doors of the parlour; therefore they took a key, and opened them: and, behold, their lord was fallen down dead on the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:26  |  Judges 3:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們耽延的時候，以笏就逃跑了，經過鑿石之地，逃到西伊拉；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ehud escaped while they tarried, and passed beyond the quarries, and escaped unto Seirath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:27  |  Judges 3:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了，就在以法蓮山地吹角。以色列人隨着他下了山地，他在前頭引路，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when he was come, that he blew a trumpet in the mountain of Ephraim, and the children of Israel went down with him from the mount, and he before them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:28  |  Judges 3:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對他們說：「你們隨我來，因為耶和華已經把你們的仇敵摩押人交在你們手中。」於是他們跟着他下去，把守約旦河的渡口，不容摩押一人過去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Follow after me: for the LORD hath delivered your enemies the Moabites into your hand. And they went down after him, and took the fords of Jordan toward Moab, and suffered not a man to pass over.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:2  |  Judges 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好叫以色列的後代又知道又學習未曾曉得的戰事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Only that the generations of the children of Israel might know, to teach them war, at the least such as before knew nothing thereof;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:29  |  Judges 3:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時擊殺了摩押人約有一萬，都是強壯的勇士，沒有一人逃脫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they slew of Moab at that time about ten thousand men, all lusty, and all men of valour; and there escaped not a man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:30  |  Judges 3:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，摩押就被以色列人制伏了。國中太平八十年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Moab was subdued that day under the hand of Israel. And the land had rest fourscore years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:31  |  Judges 3:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以笏之後，有亞拿的兒子珊迦，他用趕牛的棍子打死六百非利士人。他也救了以色列人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And after him was Shamgar the son of Anath, which slew of the Philistines six hundred men with an ox goad: and he also delivered Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,179 +8895,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:3  |  Judges 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所[留下的]就是非利士的五個首領和一切迦南人、西頓人，並住黎巴嫩山的希未人，從巴力‧黑們山直到哈馬口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Namely, five lords of the Philistines, and all the Canaanites, and the Sidonians, and the Hivites that dwelt in mount Lebanon, from mount Baal-hermon unto the entering in of Hamath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:4  |  Judges 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>留[下]這幾族，為要試驗以色列人，知道他們肯聽從耶和華藉摩西吩咐他們列祖的誡命不肯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they were to prove Israel by them, to know whether they would hearken unto the commandments of the LORD, which he commanded their fathers by the hand of Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:5  |  Judges 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人竟住在迦南人、赫人、亞摩利人、比利洗人、希未人、耶布斯人中間，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children of Israel dwelt among the Canaanites, Hittites, and Amorites, and Perizzites, and Hivites, and Jebusites:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:6  |  Judges 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>娶他們的女兒為妻，將自己的女兒嫁給他們的兒子，並事奉他們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they took their daughters to be their wives, and gave their daughters to their sons, and served their gods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:7  |  Judges 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人行耶和華眼中看為惡的事，忘記耶和華－他們的神，去事奉諸巴力和亞舍拉，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children of Israel did evil in the sight of the LORD, and forgat the LORD their God, and served Baalim and the groves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,179 +9665,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>士師記 3:8  |  Judges 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以耶和華的怒氣向以色列人發作，就把他們交在美索不達米亞王古珊‧利薩田的手中。以色列人服事古珊‧利薩田八年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the anger of the LORD was hot against Israel, and he sold them into the hand of Chushan-rishathaim king of Mesopotamia: and the children of Israel served Chushan-rishathaim eight years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>