--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R16c1ad0d5d9b46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R75cdc9372e6c4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb34fb9a0886045e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfb27d111897d4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3c16093f125e42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra37853a9e86f48e1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rac2934a5222a4f8d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf1cb440f6d774d04"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R57e5b363d5654a29"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3a89d642080145ba"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5313ec45e4924ff3"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R257885114a634030"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R293c8a45674c464a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc9d718ff546d4193"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R03178bccfb8d4b7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4f2533e4ee9f4b51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R438aedc62b184415"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2d47c732052546fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcd90840418c04f6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rccee23c4da2443e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re2133831ac614196"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R32696db228864681"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1e8c2536c94a40bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rea76138dcb2b41f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc951251eb34a4ec7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2e3f77143f6e476c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc4a91c67df1e4129"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rd2b31b4820b94ec9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R422fd0ad41004def"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd589e78960fe4627"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R469f0e70a0ec4999"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R33ee4e55386042f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rb0f4e8da54c34689"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R123024fa0b2c4788"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R8f0a13b085cc45c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rbea2072522b74d87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R1bca94d6e8c74e67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R591f92b11f3040ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R9c48cf2da29a40dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rc3622080bb1d4cae"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R096d341c98584606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rac2934a5222a4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57e5b363d5654a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2249cc520a844b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb86513ade6de441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5313ec45e4924ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfe187510f1e54790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra39f7ab826bc4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R140905908de2493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3a655003cd204ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rda2c9737b54f46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7f7f8774fd3d4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re21712b409674a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R90a06f5d8ff947a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R28d0e5579c904995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R680fd7c88cc14b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2d046805440b43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8e287873e93246c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb9a6056bae684b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd407588e45214b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1df9adc5344f4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5d5cf794bba34e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8ae3d586416948ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb2f287399eaa4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbd2e615886314715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb5969ebddcf14e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6f3dd1de6b6c49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R75d450f4908d4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc2a34d42a38b41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R04d33d5963d84369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8418c9f12bf34a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R08b32ea88d484e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R257885114a634030" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6bf69762e60b48b3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R83bfc7570b544600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf1cb440f6d774d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a89d642080145ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R05010ae47d1b493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rebb96ba0c22e43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R293c8a45674c464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc9d718ff546d4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R03178bccfb8d4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4f2533e4ee9f4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R438aedc62b184415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2d47c732052546fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcd90840418c04f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rccee23c4da2443e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re2133831ac614196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R32696db228864681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1e8c2536c94a40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rea76138dcb2b41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc951251eb34a4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2e3f77143f6e476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc4a91c67df1e4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd2b31b4820b94ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R422fd0ad41004def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd589e78960fe4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R469f0e70a0ec4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R33ee4e55386042f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb0f4e8da54c34689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R123024fa0b2c4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8f0a13b085cc45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbea2072522b74d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1bca94d6e8c74e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R591f92b11f3040ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9c48cf2da29a40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc3622080bb1d4cae" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9de69719b23c4cdf" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rde7a7434cc8642bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4c402f4c50f4981" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7f13926ac48e4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3de076b05993422e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd0effd73f85345fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6285c62ea3e44e15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R60d37a70b5954ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49cecc3fc88f4360" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf6c3305fe4524000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d10079819a64bcd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R77df650ae2144a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref360e4de5174225" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rac6c8c4cd77743e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c8b2c36fda0446e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R97ad0b42decf49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f11ad981ec04940" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R562cefed35334115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc3d1588afdc4a34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9ea5727cc4e4466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42ed3e523bc64501" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R476503d2df7d4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66deffb23f164dc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1c8319a6d2874b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bedb1616d67463f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R563f0e9615f048cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44554f2e6c764571" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7dd32155b1ee4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b7afa1cf1dc4657" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R754d110c39514ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0abedd07264741e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R174de54ba0fe47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bff1808a1fa48c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2c3b7e3da31e4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R943037d5c3c74de1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rfc5a458e745249b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a2851c649d7413c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9465fafd5abc460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3e1b5266bcd4512" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Raa4f502a2f8e4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d4d2efdd1014d86" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R10d31e0ac0ca4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b718b709d2743ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rae29efba6c88444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba466466e8f94b1a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0d27f301ca6f4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0a6ea6449654f51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6c47ce2e3b0e41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R938f39bf55ca4a5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R93c1d2106ed841a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb5a64a76ee744c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9c5dec00b0374efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81d0929fb18f4b74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc8b6242f62fb4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R253f1b6f3a4e4e37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3f02ffa828f646dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R276362b0911e436a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7f98ef8dcb7b4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0672b8c24bd469c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Radc8d552d3cb4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4568cacc87c34f3e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8b738dae54b44e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rccd11a6cfb634279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra068e5b179cf4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9d96b69b4f9a4056" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0d356dc2b1b640f6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0ea62ce725414668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3e15ce1f511541cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ref198207289c469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R50bf90cae9094870" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8d10119a583f4b02" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rccd11a6cfb634279"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3e15ce1f511541cb"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra068e5b179cf4739"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ref198207289c469e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9d96b69b4f9a4056"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R50bf90cae9094870"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6042d519633f4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc75146524f624c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc35f9bbd14574dea" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdaee8dcbb5994cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rca2c861046694268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6756d5b520d24b6f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc75146524f624c41"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc35f9bbd14574dea"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rca2c861046694268"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6756d5b520d24b6f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re72dbd8127b74b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R07b7f19f05c84915" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4580e997adb442e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R86436996ffbf4d2f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7c1e33785bf4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R488aaf8bdf33459f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62556f3d741042d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5e2feb6bd913492f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ac91061a7464566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0f75e95cc2814bf8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6348517700c14e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1a9ccf6c18704535" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R856f82e443fe4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R83cf35455899462d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b9984efdc854826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R31c2f90b25ec4121" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc517af8e8e854d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc43423d9dbe743ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bdfc7f11d8147e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0f2a4d6ea5834263" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2cf2261836d42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R96e95bd161064845" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5380db6e985f454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R94d25e7b5734484a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd5f2c4753824cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R55f4d94aab7d43fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R242d3f1bfc3e4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6aa462b473a34856" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re32485afa40449d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rbb3b8cf16ab14c2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R554ef67b64fa4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rb05a599da901457e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43068729d7fc443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R7ef8216ad294402a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15c7be8254554204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R267ded582a1449a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ac3de0f8725415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R01d400281c5940e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcda6e12744b4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4451f3cff55a49d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb00fff8950204d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R94ecaebcde73480a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d26854041d84e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rd0c09854b4dc4eaa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75f9f0b689e84039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R34ff06a648234c61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48aa206f38cf4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R23df590dbdf143a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4f703c619f741c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8d6e32443c0143db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf0bd86e84e74e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7af99cce40cd4f5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2fccb3cccdbf4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R439db4d6059f47d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f73e793882947a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R694b6f385d084ae0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0afb542dddef4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd8aee7c1f3a646a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fb1bd0dfd544d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R54999150a70d4f20" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書第16章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Romans 16 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:9  |  Romans 16:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問在基督裏與我們同工的耳巴奴，並我所親愛的士大古安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute Urbane, our helper in Christ, and Stachys my beloved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:10  |  Romans 16:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問在基督裏經過試驗的亞比利安。問亞利多布家裏的人安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute Apelles approved in Christ. Salute them which are of Aristobulus’ household.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:11  |  Romans 16:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問我親屬希羅天安。問拿其數家在主裏的人安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute Herodion my kinsman. Greet them that be of the household of Narcissus, which are in the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:12  |  Romans 16:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問為主勞苦的土非拿氏和土富撒氏安。問可親愛為主多受勞苦的彼息氏安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute Tryphena and Tryphosa, who labour in the Lord. Salute the beloved Persis, which laboured much in the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:13  |  Romans 16:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問在主蒙揀選的魯孚和他母親安；他的母親就是我的母親。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute Rufus chosen in the Lord, and his mother and mine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:14  |  Romans 16:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問亞遜其土、弗勒干、黑米、八羅巴、黑馬，並與他們在一處的弟兄們安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute Asyncritus, Phlegon, Hermas, Patrobas, Hermes, and the brethren which are with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:15  |  Romans 16:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問非羅羅古和猶利亞，尼利亞和他姊妹，同阿林巴並與他們在一處的眾聖徒安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute Philologus, and Julia, Nereus, and his sister, and Olympas, and all the saints which are with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:16  |  Romans 16:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們親嘴問安，彼此務要聖潔。基督的眾教會都問你們安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute one another with an holy kiss. The churches of Christ salute you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:17  |  Romans 16:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，那些離間你們、叫你們跌倒、背乎所學之道的人，我勸你們要留意躲避他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now I beseech you, brethren, mark them which cause divisions and offences contrary to the doctrine which ye have learned; and avoid them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:18  |  Romans 16:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為這樣的人不服事我們的主基督，只服事自己的肚腹，用花言巧語誘惑那些老實人的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they that are such serve not our Lord Jesus Christ, but their own belly; and by good words and fair speeches deceive the hearts of the simple.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:1  |  Romans 16:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我對你們舉薦我們的姊妹非比；她是堅革哩教會中的女執事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I commend unto you Phebe our sister, which is a servant of the church which is at Cenchrea:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:19  |  Romans 16:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的順服已經傳於眾人，所以我為你們歡喜；但我願意你們在善上聰明，在惡上愚拙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For your obedience is come abroad unto all men. I am glad therefore on your behalf: but yet I would have you wise unto that which is good, and simple concerning evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:20  |  Romans 16:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>賜平安的神快要將撒但踐踏在你們腳下。願我主耶穌基督的恩常和你們同在！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the God of peace shall bruise Satan under your feet shortly. The grace of our Lord Jesus Christ be with you. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:21  |  Romans 16:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與我同工的提摩太，和我的親屬路求、耶孫、所西巴德，問你們安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Timotheus my workfellow, and Lucius, and Jason, and Sosipater, my kinsmen, salute you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:22  |  Romans 16:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我這代筆寫信的德提，在主裏面問你們安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I Tertius, who wrote this epistle, salute you in the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:23  |  Romans 16:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那接待我、也接待全教會的該猶問你們安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gaius mine host, and of the whole church, saluteth you. Erastus the chamberlain of the city saluteth you, and Quartus a brother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:24  |  Romans 16:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>城內管銀庫的以拉都和兄弟括土問你們安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The grace of our Lord Jesus Christ be with you all. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,179 +7247,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:25  |  Romans 16:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有神能照我所傳的福音和所講的耶穌基督，並照永古隱藏不言的奧祕，堅固你們的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now to him that is of power to stablish you according to my gospel, and the preaching of Jesus Christ, according to the revelation of the mystery, which was kept secret since the world began,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:26  |  Romans 16:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這奧祕如今顯明出來，而且按着永生神的命，藉眾先知的書指示萬國的民，使他們信服真道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now is made manifest, and by the scriptures of the prophets, according to the commandment of the everlasting God, made known to all nations for the obedience of faith:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:27  |  Romans 16:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願榮耀，因耶穌基督，歸與獨一全智的神，直到永遠。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To God only wise, be glory through Jesus Christ for ever. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,179 +7709,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:2  |  Romans 16:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請你們為主接待她，合乎聖徒的體統。她在何事上要你們幫助，你們就幫助她；因她素來幫助許多人，也幫助了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That ye receive her in the Lord, as becometh saints, and that ye assist her in whatsoever business she hath need of you: for she hath been a succourer of many, and of myself also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:3  |  Romans 16:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>問百基拉和亞居拉安。他們在基督耶穌裏與我同工，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Greet Priscilla and Aquila my helpers in Christ Jesus:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:4  |  Romans 16:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也為我的命將自己的頸項置之度外。不但我感謝他們，就是外邦的眾教會也感謝他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who have for my life laid down their own necks: unto whom not only I give thanks, but also all the churches of the Gentiles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:5  |  Romans 16:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問在他們家中的教會安。問我所親愛的以拜尼土安；他在亞細亞是歸基督初結的果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Likewise greet the church that is in their house. Salute my wellbeloved Epaenetus, who is the firstfruits of Achaia unto Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:6  |  Romans 16:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問馬利亞安；她為你們多受勞苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Greet Mary, who bestowed much labour on us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:7  |  Romans 16:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問我親屬與我一同坐監的安多尼古和猶尼亞安；他們在使徒中是有名望的，也是比我先在基督裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute Andronicus and Junia, my kinsmen, and my fellowprisoners, who are of note among the apostles, who also were in Christ before me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 16:8  |  Romans 16:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問我在主裏面所親愛的暗伯利安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Greet Amplias my beloved in the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>