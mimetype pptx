--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R38c1e4bb72744fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0deef29bde2444c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf7ccf00188b74954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R93604b5a3d5d4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5d52488da224432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6fd776e4828e4275" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfd08c820c83146db"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R020a0fcfc1494bb1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R81ec1fa565ae4567"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R49085f1321644b0b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R84aff0b6d644473e"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rbe16b644a89c4de9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re020050e5be648c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R35c12789095649d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7741740df62f473f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3fb0ff0e4de3425a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R238094e71eba48e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R35d4f026c80b4791"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R112196d948b4434f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R48ef783e07e8466d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7ba0af6e916340f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re8c6b2fd31c04d1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0bdfff54d5304cfe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re00326e6e98148f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rff10bd7210d64b0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R49c1081b5f0e46f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9b6c775c35684034"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R87338d4f2e24415b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6353dda40461431c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R41cdfdbe42ae4b08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R790597f9a3354b82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rafcc87351c46476d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R5dedd156b9bd4ba7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rdbcb3ed0838741b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R932b2cc5ac954a38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R9561c1a2fae949f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R99e01771aea94115"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R92ef6863365940a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R64b7d1093e394f22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rb6cdfe24b1444c80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R82d24902af94477b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rca6ee8c365d14f9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Ra3e837cea4dd48e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Ref62ccfddbc64961"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcb4eeb4a2c4e4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd08c820c83146db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81ec1fa565ae4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra431e4a29d964383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R84bcc8b610314685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R84aff0b6d644473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3c95df5ae17a4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf2df46b5e0b345d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf6b585fc7ce14447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R299ff5deb8d24673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Racb9d46ddd43453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc30aed9191f14a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R511276e9a9af436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9188f4221fc549fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1380df5d2e51445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf8e2d2b5e4474172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4b3d8d4075694594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf7c93e7421be446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6d621684cc334dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R97db6f542a334c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8f0a62592a144a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1e3e06dd72274c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7bc3c03e717b4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R37164726fbe44904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re5c2ada50e474f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5cb0015b2074442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7780e3857a66457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R477833784506447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc0cdbbe2105e4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8e409131b7974365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R775a44cb24e947ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R03960c0a79fc4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3eaeddc497b14777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2920e92c352c49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R8c79b469df1a4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rd90d1196ae08472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rbe16b644a89c4de9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3c35197989274186" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R72f5008b7cd446a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R020a0fcfc1494bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49085f1321644b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8c4b07cb98a8439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd95eed2035d54d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re020050e5be648c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R35c12789095649d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7741740df62f473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3fb0ff0e4de3425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R238094e71eba48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R35d4f026c80b4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R112196d948b4434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R48ef783e07e8466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7ba0af6e916340f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re8c6b2fd31c04d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0bdfff54d5304cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re00326e6e98148f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rff10bd7210d64b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R49c1081b5f0e46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9b6c775c35684034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R87338d4f2e24415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6353dda40461431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R41cdfdbe42ae4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R790597f9a3354b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rafcc87351c46476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5dedd156b9bd4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdbcb3ed0838741b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R932b2cc5ac954a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9561c1a2fae949f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R99e01771aea94115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R92ef6863365940a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R64b7d1093e394f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb6cdfe24b1444c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R82d24902af94477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rca6ee8c365d14f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra3e837cea4dd48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ref62ccfddbc64961" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0f7268cc2bab4248" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R24430a254757437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R457fcbb7cb4f4e59" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R278f2950c0ad479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4481205f3b4f4885" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbbdab7a1dcf4427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d6b173712f249e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3a8313c0e4ef4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd85d9ca4a8e942c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1a89bd0980964588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c0d76bd902c43f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R17c34b471d6e4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R066214bb703841e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8502eb2a44a748ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8045652c0e64381" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R02296d1908504212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc94f263c43b4a02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4554b9a06aa34abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2197bf09e4e44d2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4230c7c916d7446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ea0ca9c06e9480a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R97e1210e34064c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfde1f282fa714069" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re7a6c443995143b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb35b76a42c564296" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4aa68bae897d4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96d02ac06b3f4860" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R77cb6d7dd8994d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47b70aaa0f2b44d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3b00e26860644c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4546e24769614a64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3dd9c159c6f04b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4936f69ec204932" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4eb33b54974d4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21794b07e67e4ab3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R68f95d27315c44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R955a62d7cd464581" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0a7fb87d68fc4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f250727f1fa4a46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R72523334b86e4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59866610c6d84cf8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R362ae54c81114fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3db6c0de34f485e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R47fb987574ae4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdddf6d82813e474d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0a6205cb01fc400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfe2f387dc0c4eee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra142b37fdd464269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc112b40f6750402e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R76883f5d72ec4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re84a2eb357b04545" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Reb30f6bf16dd444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R355c847c6f5647e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra45671d9633a4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c0a9da86ee64cc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R75004f314af84f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e6e78d1294b4cea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ree7849b8516947bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb698c52f4f0d4517" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0ac9c896bc6a4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71343a4015794aa2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfdb6a5556c4c4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re39263894cba4d50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8ee98790d38248e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08f94269fbe24e6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf86151e58ca24215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R730d36413db54b46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb82bb22ff53446c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31f6726e7508460f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re11e127bf0464889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8beb439ada354086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4b323ea6f1094dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9a39e5c87c814894" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R70ca7e4a59404355" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R27c37544f5e54e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R124974a33214434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5d59b73c9324418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4227940f972d41a3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R529708621153412d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8beb439ada354086"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R124974a33214434c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4b323ea6f1094dc7"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5d59b73c9324418e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9a39e5c87c814894"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4227940f972d41a3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5f6ce24d2e4f46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R136b747e35214697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42595cacf7944b59" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb239f124f1b141ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc7bdc8354de44039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49e8eaf003d54925" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R136b747e35214697"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R42595cacf7944b59"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc7bdc8354de44039"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R49e8eaf003d54925"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c7882b6913d43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R761821d8b89c4987" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf844611f42bf4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R78d3fc72bde94561" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R046093cde67e4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5a605ab274914313" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R961960fdbdcf4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rab71c1fb6958468e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb06fec80be814a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd7c545fb2b4847a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a3d50bf8138459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re12c415ad9084e89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57b89dfa82bb4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd0a0c34c9ec04c84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73deff151b10454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R6292e5ff1dd14d38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68d52988578b4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re18f4ae7abca4f4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53d5abc8f3ba478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R45467c767adf47e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd33ba067c66a49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rbe4e8e9ee9bc4367" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R715e62e8c6fb4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9c6d6fb7609a4b54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1249aab33dad4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3e17d7da2e89420a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95147e76333341d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R157e6b5530944c7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra597731151784c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R0c5e4985005f4819" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R295a2eaf5bd1475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R169ff69f0a2d4a7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra18415c76bd24823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R49ee8c1210fa4050" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R856301390c4e4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R98a03c91dc784e92" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ed4cf91a7b44fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rd45d1b9572684636" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62041648f6fe48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rac82da036f9c4912" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22af54b58ba740f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R5a6c777875c046f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72dcb763fa72424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R8e3e66c97d8f49e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree491a40ff194873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R5b3ee666180d4997" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01e1f251c1a042ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Ra7ffee971bea406b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8d4e17523064210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2a88f351e5b44b42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f6584ec51b24370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R2fe5b9d81ae5418f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd302a7a8688f4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R62ad9a1e87a44648" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1378f4073f54b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R23949422f2964948" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63afe9c865804d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8e1de10aa4aa422d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e8df4760670435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb6dd5da41ad94d5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R990e89586e7c4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd5da91ee0ad84f5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R789a4a0e23d64f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8ccb9c43f06f432b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65ba6963f6b44a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb1da53a519cc409d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R652e94a592ea4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcce637a917be4313" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Romans 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:9  |  Romans 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這卻怎麼樣呢？我們比他們強嗎？決不是的！因我們已經證明：猶太人和希臘人都在罪惡之下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What then? are we better than they? No, in no wise: for we have before proved both Jews and Gentiles, that they are all under sin;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:10  |  Romans 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就如[經上]所記： 沒有義人，連一個也沒有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As it is written, There is none righteous, no, not one:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:11  |  Romans 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沒有明白的； 沒有尋求神的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is none that understandeth, there is none that seeketh after God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:12  |  Romans 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都是偏離正路， 一同變為無用。 沒有行善的，連一個也沒有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are all gone out of the way, they are together become unprofitable; there is none that doeth good, no, not one.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:13  |  Romans 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的喉嚨是敞開的墳墓； 他們用舌頭弄詭詐， 嘴唇裏有虺蛇的毒氣，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their throat is an open sepulchre; with their tongues they have used deceit; the poison of asps is under their lips:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:14  |  Romans 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>滿口是咒罵苦毒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whose mouth is full of cursing and bitterness:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:15  |  Romans 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殺人流血， 他們的腳飛跑，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their feet are swift to shed blood:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:16  |  Romans 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所經過的路便行殘害暴虐的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Destruction and misery are in their ways:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:17  |  Romans 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>平安的路，他們未曾知道；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the way of peace have they not known:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:18  |  Romans 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們眼中不怕神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is no fear of God before their eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:1  |  Romans 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣說來，猶太人有甚麼長處？割禮有甚麼益處呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What advantage then hath the Jew? or what profit is there of circumcision?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:19  |  Romans 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們曉得律法上的話都是對律法以下之人說的，好塞住各人的口，叫普世的人都伏在神審判之下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now we know that what things soever the law saith, it saith to them who are under the law: that every mouth may be stopped, and all the world may become guilty before God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:20  |  Romans 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以凡有血氣的，沒有一個因行律法能在神面前稱義，因為律法本是叫人知罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore by the deeds of the law there shall no flesh be justified in his sight: for by the law is the knowledge of sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:21  |  Romans 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但如今，神的義在律法以外已經顯明出來，有律法和先知為證：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now the righteousness of God without the law is manifested, being witnessed by the law and the prophets;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:22  |  Romans 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是神的義，因信耶穌基督加給一切相信的人，並沒有分別。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even the righteousness of God which is by faith of Jesus Christ unto all and upon all them that believe: for there is no difference:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:23  |  Romans 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為世人都犯了罪，虧缺了神的榮耀；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For all have sinned, and come short of the glory of God;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:24  |  Romans 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如今卻蒙神的恩典，因基督耶穌的救贖，就白白地稱義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Being justified freely by his grace through the redemption that is in Christ Jesus:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:25  |  Romans 3:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神設立耶穌作挽回祭，是憑着耶穌的血，藉着人的信，要顯明神的義；因為他用忍耐的心寬容人先時所犯的罪，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whom God hath set forth to be a propitiation through faith in his blood, to declare his righteousness for the remission of sins that are past, through the forbearance of God;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:26  |  Romans 3:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好在今時顯明他的義，使人知道他自己為義，也稱信耶穌的人為義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To declare, I say, at this time his righteousness: that he might be just, and the justifier of him which believeth in Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:27  |  Romans 3:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既是這樣，哪裏能誇口呢？沒有可誇的了。用何法沒有的呢？是用立功之法嗎？不是，乃用信[主]之法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where is boasting then? It is excluded. By what law? of works? Nay: but by the law of faith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:28  |  Romans 3:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我們看定了：人稱義是因着信，不在乎遵行律法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore we conclude that a man is justified by faith without the deeds of the law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:2  |  Romans 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡事大有好處：第一是神的聖言交託他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Much every way: chiefly, because that unto them were committed the oracles of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:29  |  Romans 3:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>難道神只作猶太人的神嗎？不也是作外邦人的神嗎？是的，也作外邦人的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is he the God of the Jews only? is he not also of the Gentiles? Yes, of the Gentiles also:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:30  |  Romans 3:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神既是一位，他就要因信稱那受割禮的為義，也要因信稱那未受割禮的為義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seeing it is one God, which shall justify the circumcision by faith, and uncircumcision through faith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:31  |  Romans 3:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，我們因信廢了律法嗎？斷乎不是！更是堅固律法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do we then make void the law through faith? God forbid: yea, we establish the law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:3  |  Romans 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>即便有不信的，這有何妨呢？難道他們的不信就廢掉神的信嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For what if some did not believe? shall their unbelief make the faith of God without effect?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:4  |  Romans 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>斷乎不能！不如說，神是真實的，人都是虛謊的。如[經上]所記： 你責備人的時候，顯為公義； 被人議論的時候，可以得勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God forbid: yea, let God be true, but every man a liar; as it is written, That thou mightest be justified in thy sayings, and mightest overcome when thou art judged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:5  |  Romans 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我且照着人的常話說，我們的不義若顯出神的義來，我們可以怎麼說呢？神降怒，是他不義嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if our unrighteousness commend the righteousness of God, what shall we say? Is God unrighteous who taketh vengeance? (I speak as a man)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:6  |  Romans 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>斷乎不是！若是這樣，神怎能審判世界呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God forbid: for then how shall God judge the world?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:7  |  Romans 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若神的真實，因我的虛謊越發顯出他的榮耀，為甚麼我還受審判，好像罪人呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if the truth of God hath more abounded through my lie unto his glory; why yet am I also judged as a sinner?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 3:8  |  Romans 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為甚麼不說，我們可以作惡以成善呢？這是毀謗我們的人說我們有這話。這等人定罪是該當的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And not rather, (as we be slanderously reported, and as some affirm that we say,) Let us do evil, that good may come? whose damnation is just.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>