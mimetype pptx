--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R757030cf830a43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R68ee0b75c8734a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3b764c46445a4857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R48eeb504122b4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4802fbd72ead46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd446d56285da49e7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R293831ff66044b89"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R53adb5ddb5a94741"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd184308803e349aa"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb8a1da7b3dcf40d6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4c56987d37c347a0"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R24cf2e87ecc84276"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5c6b6ba16d044a4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7a6058488dae476a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9cd67de0a41f4ea6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd06f20d22a674bf4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfc462ba4edd34681"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd1a5b15003dc4589"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R074b6ee449464d63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9a1a23e72b7b4ccd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc00b067665564a9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3a01a516501d44ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R10e1fb7c36654d99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd5f82360936f44d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7e8a68cc99fc4e45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb15201d354d544e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R52884f05882a4fb1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra0c4664cc5f94a11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6a95e04824f74a63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rea5d288dc9b74bce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R319806268c954cbf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R8536dd6599d04374"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6ae95e2aa59148cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Ree7232d8ab2f43ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rac41f5c9df8941ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R2455d1d40ba8496e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R873afafec9164fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R293831ff66044b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd184308803e349aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R531a2bfb45534c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R20023dc749d8410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4c56987d37c347a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R17394cc1606542e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R80aa220bf2a74f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R701e3e8d9bfb458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R345020c0a0734974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4f280f939ba748bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf23a8d5dfe9142ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re928acfb4a6d402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re3d45c8227f44e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R854dad8ba6c04a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R312de8042df14934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbf0bcd182fe445fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9fd7a50e396a410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9c5af95a25304ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf84453afdc9f4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rddd7b059c68347f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf4d840ad13b0468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R72c06228e0d24420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R41f9a78654754c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3d323b0be55048ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7c0fc7a8ae974def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1b269b3eb7104519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R43ba610b9a654f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R24cf2e87ecc84276" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R712cf1a93c554cc1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R39deafdb74114937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R53adb5ddb5a94741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8a1da7b3dcf40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R47863cc2445e4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8597a79d8b6e415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5c6b6ba16d044a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7a6058488dae476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9cd67de0a41f4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd06f20d22a674bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfc462ba4edd34681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd1a5b15003dc4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R074b6ee449464d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9a1a23e72b7b4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc00b067665564a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3a01a516501d44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R10e1fb7c36654d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd5f82360936f44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7e8a68cc99fc4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb15201d354d544e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R52884f05882a4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra0c4664cc5f94a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6a95e04824f74a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rea5d288dc9b74bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R319806268c954cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8536dd6599d04374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6ae95e2aa59148cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ree7232d8ab2f43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rac41f5c9df8941ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2455d1d40ba8496e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R38f7ce252bb74f35" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfa8856c0cebf498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35150f9b887d41b8" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0a07c5ffa6234431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf64a8062ec644db8" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R04a96b69ec2a400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f1157f5b932420f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6f2d53309d2247c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44c9cc12d5ee4f91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R39a4a8ca63964385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8354f4224694581" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7fe95b75cdc94935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reaed8912c2164d7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7820c604d2fe47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f5f2c3321974de4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6e541612abad4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb92740a23cd24146" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re523013c5f6749b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea16d6d93a044621" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcc4ef6de77244310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3dd0f9d10044a44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R98bc7be95a9a4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8da979337d0475d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R01a61eb064314931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd68df0b74274191" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf8522786b6d74891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2e53c82fa894d50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8f326ba455004b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfff05b307e9d437c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R443f7f3d77f64b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb2b7b996cc743ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re46d60e8e9b04e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65b22c7d07cd42ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc4979acce0ea4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70a8a7e2d1da43a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8df5a43ccd59429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe89450692d342af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rac0a7da866d64ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f24bb0dd5644136" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R241ddebfea414b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e121000f0364be1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdca1f2e2fa6a4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra022b63d196c4a66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re694e68e2117437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf169638a83bf4384" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfbcb58d875244407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd0f7d5c9ff44a96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcc2293972b3b4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e6405875df84f1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R69e8a22ca06649d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfa80dabc49340ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9f07ab30aa344123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61711233b0ab47ee" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6d8ccfbae09e469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re61d660f3b844ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf155cd62e2d6490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R24f410ca26774a1d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcbc593b7c2474cd6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rea32a25940294ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R51349ac3baf94dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R77791ed15a0c495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8749368ec82a4fbc" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R794fa5bdc2f64985" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re61d660f3b844ad9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R51349ac3baf94dae"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf155cd62e2d6490b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R77791ed15a0c495e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R24f410ca26774a1d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8749368ec82a4fbc"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R18cea7d3de9140ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Refe04b12609f42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5eb0b29b8f774628" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5dd8c159150e4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd0752d53d36d443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a7f04c11ac4417e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Refe04b12609f42c1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5eb0b29b8f774628"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd0752d53d36d443e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9a7f04c11ac4417e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfaed99efea7944ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2ece018fe8d347b0" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92f77f07a6384b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfe994279f6dd40d8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bd19455ec1d46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfa148e5a08ed4c00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c0c4df32b5e4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re66cf52a954249f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce7dc042304141ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Raef372094e1547d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb45dc9b6dade4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rbd61b9b666d2457f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6afaa6343b5c48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4874137f2f03450c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re405cfece9734af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R66aeecc472b448f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f89246fe9b7415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R01edb5a812854e44" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b98c92b84754898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R90e3a48369814e0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fbd19efbaf74fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R29f2b194548f4b2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a78dfd784a04b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R02d9fca784dd42c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdda29ce0b48c4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf679b0a74c2a4255" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4af3b1c2f5e14453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4c5115e0ae8d49a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfac1773fc70941a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R87302be8456846ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5244c64486994506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R8510ba018b4f4504" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62f27d09deb74bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re3b33bbcb78e4d13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d1d02e157844fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rcf9dcea366864c8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00686e73bcfb498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R9c82ac8e660d40f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb95745ea44264b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R316f58ebd80c4269" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdff62837219945b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb7655c129dc648ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67379de9afde478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rbd66f7402f184ea0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R032e01a044c44132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3d0fd8a3dd274e08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra20269b3540b4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9ce0ad603b8e46ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8903721c60fd413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6ba43d165f8641c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54d7655c8dc740d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R211e19d7ac1646e3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Romans 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:9  |  Romans 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為知道基督既從死裏復活，就不再死，死也不再作他的主了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing that Christ being raised from the dead dieth no more; death hath no more dominion over him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:10  |  Romans 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他死是向罪死了，只有一次；他活是向神活着。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in that he died, he died unto sin once: but in that he liveth, he liveth unto God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:11  |  Romans 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，你們向罪也當看自己是死的；向神在基督耶穌裏，卻當看自己是活的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Likewise reckon ye also yourselves to be dead indeed unto sin, but alive unto God through Jesus Christ our Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:12  |  Romans 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，不要容罪在你們必死的身上作王，使你們順從身子的私慾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not sin therefore reign in your mortal body, that ye should obey it in the lusts thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,179 +4829,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:13  |  Romans 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也不要將你們的肢體獻給罪作不義的器具；倒要像從死裏復活的人，將自己獻給神，並將肢體作義的器具獻給神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither yield ye your members as instruments of unrighteousness unto sin: but yield yourselves unto God, as those that are alive from the dead, and your members as instruments of righteousness unto God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:14  |  Romans 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>罪必不能作你們的主；因你們不在律法之下，乃在恩典之下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For sin shall not have dominion over you: for ye are not under the law, but under grace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:15  |  Romans 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這卻怎麼樣呢？我們在恩典之下，不在律法之下，就可以犯罪嗎？斷乎不可！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What then? shall we sin, because we are not under the law, but under grace? God forbid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:16  |  Romans 6:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈不曉得你們獻上自己作奴僕，順從誰，就作誰的奴僕嗎？或作罪的奴僕，以至於死；或作順命的奴僕，以致成義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Know ye not, that to whom ye yield yourselves servants to obey, his servants ye are to whom ye obey; whether of sin unto death, or of obedience unto righteousness?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:17  |  Romans 6:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>感謝神！因為你們從前雖然作罪的奴僕，現今卻從心裏順服了所傳給你們道理的模範。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But God be thanked, that ye were the servants of sin, but ye have obeyed from the heart that form of doctrine which was delivered you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:18  |  Romans 6:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們既從罪裏得了釋放，就作了義的奴僕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Being then made free from sin, ye became the servants of righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:1  |  Romans 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，怎麼說呢？我們可以仍在罪中、叫恩典顯多嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What shall we say then? Shall we continue in sin, that grace may abound?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:19  |  Romans 6:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因你們肉體的軟弱，就照人的常話對你們說。你們從前怎樣將肢體獻給不潔不法作奴僕，以至於不法；現今也要照樣將肢體獻給義作奴僕，以至於成聖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I speak after the manner of men because of the infirmity of your flesh: for as ye have yielded your members servants to uncleanness and to iniquity unto iniquity; even so now yield your members servants to righteousness unto holiness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:20  |  Romans 6:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你們作罪之奴僕的時候，就不被義約束了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For when ye were the servants of sin, ye were free from righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:21  |  Romans 6:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們現今所看為羞恥的事，當日有甚麼果子呢？那些事的結局就是死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What fruit had ye then in those things whereof ye are now ashamed? for the end of those things is death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:22  |  Romans 6:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但現今，你們既從罪裏得了釋放，作了神的奴僕，就有成聖的果子，那結局就是永生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now being made free from sin, and become servants to God, ye have your fruit unto holiness, and the end everlasting life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:23  |  Romans 6:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為罪的工價乃是死；惟有神的恩賜，在我們的主基督耶穌裏，乃是永生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the wages of sin is death; but the gift of God is eternal life through Jesus Christ our Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:2  |  Romans 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>斷乎不可！我們在罪上死了的人豈可仍在罪中活着呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God forbid. How shall we, that are dead to sin, live any longer therein?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:3  |  Romans 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈不知我們這受洗歸入基督耶穌的人是受洗歸入他的死嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Know ye not, that so many of us as were baptized into Jesus Christ were baptized into his death?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,179 +6985,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:4  |  Romans 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我們藉着洗禮歸入死，和他一同埋葬，原是叫我們一舉一動有新生的樣式，像基督藉着父的榮耀從死裏復活一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore we are buried with him by baptism into death: that like as Christ was raised up from the dead by the glory of the Father, even so we also should walk in newness of life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:5  |  Romans 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若在他死的形狀上與他聯合，也要在他復活的形狀上與他聯合；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if we have been planted together in the likeness of his death, we shall be also in the likeness of his resurrection:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:6  |  Romans 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為知道我們的舊人和他同釘十字架，使罪身滅絕，叫我們不再作罪的奴僕；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing this, that our old man is crucified with him, that the body of sin might be destroyed, that henceforth we should not serve sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:7  |  Romans 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為已死的人是脫離了罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he that is dead is freed from sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 6:8  |  Romans 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若是與基督同死，就信必與他同活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now if we be dead with Christ, we believe that we shall also live with him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>