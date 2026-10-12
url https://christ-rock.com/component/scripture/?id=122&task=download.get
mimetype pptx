--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -63,125 +63,125 @@
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rac95538cbe604709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R193d80645ac340e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1e99ec3eff094120" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbee446769ac14cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raf20c214f9b64892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcd87943b8a1944b9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R20f9067f548c4b72"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0b14ac337a9b4d36"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb64b47c411484769"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R62836599caa749c5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rba97190060844baf"/>
-[...31 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R8254c20677c74fb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re303ee27ea1c4b3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re45dbc8280c44441"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7b8fe5fbdb564e43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5bab24d382384685"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Redfeeaea599f4529"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbf9e2c39b29e4f5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6164d324a8174922"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R46818c02b98641d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R62f82f6f38764530"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0fe27f130794403d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7891140806654268"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rfc5570ca83dd4f90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb28018a31f384e75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R18bd49abc8b74ecb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R4895653c5e264891"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rab2300d55acf4209"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R74d58635ff0543fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R2acb445df3a14716"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbde127d9f6dc4da2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rf934d3d982594e22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R7e6f298675d1467a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R48c9f78c2c244263"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb516f32814f7446a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R7771ab8a82cb4a13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R5b6b978d2a0e4e1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R9627e6e026174aa0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R67dc4bec4aae4d95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rec0929aa4342474d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3857a41965e24a02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R4bc0e8e1445b4ba7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R3ac4f739c56e4328"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rcd83379c9059494b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rb480b86283bc475c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R37ba843868ae41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R20f9067f548c4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb64b47c411484769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rcc9f144f5ee14244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7cc8a4e6de2748f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rba97190060844baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8a692f7b55e2468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7d3ce301adf74795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4e222c9c7ddf493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3dd410d77a5d4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfe7192409c72419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R456d2fd5b2d14e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6c123b6c45174b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1cc6fc8b46ba4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbb73c38eec114c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8cc26bb760064d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd8c071a90901403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2932f55d218441cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R73d74ab0a9664e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb993ee8856ef4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6233754959c8489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcc74e88092eb4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6ac97b24bfb6400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8a026e536bf04376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R56567fb8dcc64e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdb8daba0c5244330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdd9f516e2bde4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb59517ec5f674483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9f93827168fd4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0e5b20da9f85400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf794a2223d294298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2d2201e1007942b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9609c6c1fda1495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbce53b3c0b9447c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re48d419acc254780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R8b159a4b02b04955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R3287607193b1442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R8254c20677c74fb0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R25e37c4c957c4100" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1afcf5ebe7b44cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0b14ac337a9b4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62836599caa749c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R010d333ac43f4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbd5329bf861d4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re303ee27ea1c4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re45dbc8280c44441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7b8fe5fbdb564e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5bab24d382384685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Redfeeaea599f4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbf9e2c39b29e4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6164d324a8174922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R46818c02b98641d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R62f82f6f38764530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0fe27f130794403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7891140806654268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfc5570ca83dd4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb28018a31f384e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R18bd49abc8b74ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4895653c5e264891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rab2300d55acf4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R74d58635ff0543fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2acb445df3a14716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbde127d9f6dc4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf934d3d982594e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7e6f298675d1467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R48c9f78c2c244263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb516f32814f7446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7771ab8a82cb4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5b6b978d2a0e4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9627e6e026174aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R67dc4bec4aae4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rec0929aa4342474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3857a41965e24a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4bc0e8e1445b4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R3ac4f739c56e4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rcd83379c9059494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rb480b86283bc475c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3d09494cecc2410e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -385,147 +385,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra0a882eb5b6e47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54a8e399d57b457a" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4bd2ed3a90e24470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f5bb1551b1e4047" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rded0259e1fdc42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R510dbb83a95d4921" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0df7f91c1aee4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9a59f6861734b39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R80bbfe73e971407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R611c15bb1c444c5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R07dbf7fa61a74ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f195d3d2a794119" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5fbf81f0b9e14cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3314467a3f3405c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf1a9eb359bb54e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1af7df5938674cfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R049c8c2bf4f14c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98d76f1afaa44f40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R780876cc17bc4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raabdacd43a854efb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbe78cf9d2334413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2c115b19b134f3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf6af1a86a0e1478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd8ae076d92f47f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R53bae6b232134870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f2d7548027c49d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf0a5dc82c3e64e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2305fc2ecefc4eb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R214212e558cd478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a188d4a035243b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1e42389f8bd74e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53bd1680cb054515" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rca90afcf90ff4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cf290686e684be4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5743175c74534e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9244268ca69e44d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb51f0d256b5e4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f18b18665254fe3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1c0ab8ffad4a474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc23892c7ee994425" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rae3279f4054949dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f4f78a610974c46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R452d4f1ca0f84247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R247614a9009d42e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R35ae3e37140b4771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcc107e0088047c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2d1efe6c39b74b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ee5afa843154a8e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc010b54feb8845dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f3ea948ebeb4738" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Ra00d1e3b68c44b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9048eb56160460d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re3f288d24c0343f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54b944745a984f61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R743cbec721ee490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c1543466dd54030" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re59bfec662b44c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6c3e5d6ad954d20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9e206e58cd33406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb0578d407724bc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R35e921430c9f4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60ad608caf734886" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ref4cbf3cce55432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52c1e69ac51f4d43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5e537e0d24da4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d2f7a5c25c84db7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R10e92ed9159c4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f8a25ec574f427f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb41e0804bb274b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb34b54e9b8984724" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3619,100 +3619,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc151e748ff6247ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Reecd87ac155b4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8f8621c28cc84ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb9bde17108ae450d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce8b3533161f4576" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b4c51a78ee3423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R900a95a31da64855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbfed4ae86b034826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd2df6d80651f4ed4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf6b2e499ba574cf7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reecd87ac155b4d0a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R900a95a31da64855"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8f8621c28cc84ec4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbfed4ae86b034826"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4738,116 +4738,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb9bde17108ae450d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd2df6d80651f4ed4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R21992d956a9447e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3deb75e9e4bc447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R395879c962ed4db4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R10a85ea1b2c34cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R760660598c0c4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbc8072a48cb4389" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3deb75e9e4bc447e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R395879c962ed4db4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R760660598c0c4d5d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcbc8072a48cb4389"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4911,147 +4911,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3592bfcd01914bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2b591343ceaf4d13" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e6c5d58a89a4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8acf4cf0381d4e4a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff600afe9e3646f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R858efd21c6394298" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R637017bf60444b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R153f09ba8fcd4700" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d983a53323741a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R76d230b5186c476f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R128d6cb6f45b44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9000b4c7c6f747f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcf4e54e5b1f4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6b45b60122024bb4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R757477f96d414a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5d64c87aa6f74bfe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f1b67ef20d74457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R65a2fc40c0ee4f66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5f0a478697149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R653be6c7d38c4c67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0c29fe296714df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R79c67846e6224e85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5952c1e262804ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd411b2f44cdc47d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55d5be29a34940ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R7289e2082e4c4fad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc30d6e2537854ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0fa34f59b47b4ea0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12b9d242f2a641e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Ra7fcff72478e4a75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2abca17fbb1e4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R1489b942acc84731" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fa62dd2de584daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R79ac9a389842484e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42da9f8e107f49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rd6154d81904d4cf9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bd14e60b3c4448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R92b04d715f7240a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb727b3ad69245c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rc18528ae457840c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R479b7a718bdf4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rfc82ea6011444f0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3da25c4077504b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R4a36787a7ac441b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R804fd0e77aa94d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R710fd1a76eeb488d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4aea1fd4292743fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R9f04a342f6124184" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a5f3d783ffc400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rae86e3e24e184eb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23642bd7317e4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rca59a3067e514155" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0589147d1e04431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R24b5b0dd7f224c8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7883489f92134f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R7b4df5fb94bb428b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R514fbecbbfa74063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R52efa129e38c4952" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3335ef08fa6b4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2bc6734570804b79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14f3d10f580041f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Raae8d531aecf42af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70aeaf5b290f4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0d4c97f7a5ec4f5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ca287ec2d6e4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R675f96a9690242af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5881284df194890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R897d335c42be4060" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d6b0a3794e745df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re58c42d6c40e44de" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5069,65 +5069,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Romans 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5145,183 +5149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:9  |  Romans 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在他兒子福音上，用心靈所事奉的神可以見證，我怎樣不住地提到你們；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God is my witness, whom I serve with my spirit in the gospel of his Son, that without ceasing I make mention of you always in my prayers;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5337,183 +5303,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:10  |  Romans 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在禱告之間常常懇求，或者照神的旨意，終能得平坦的道路往你們那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Making request, if by any means now at length I might have a prosperous journey by the will of God to come unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5529,183 +5457,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:11  |  Romans 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我切切地想見你們，要把些屬靈的恩賜分給你們，使你們可以堅固；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I long to see you, that I may impart unto you some spiritual gift, to the end ye may be established;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5721,183 +5611,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:12  |  Romans 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，我在你們中間，因你與我彼此的信心，就可以同得安慰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That is, that I may be comforted together with you by the mutual faith both of you and me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5913,179 +5765,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:13  |  Romans 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我不願意你們不知道，我屢次定意往你們那裏去，要在你們中間得些果子，如同在其餘的外邦人中一樣；只是到如今仍有阻隔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now I would not have you ignorant, brethren, that oftentimes I purposed to come unto you, (but was let hitherto,) that I might have some fruit among you also, even as among other Gentiles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6105,183 +5919,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:14  |  Romans 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無論是希臘人、化外人、聰明人、愚拙人，我都欠他們的債，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am debtor both to the Greeks, and to the Barbarians; both to the wise, and to the unwise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6297,183 +6073,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:15  |  Romans 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以情願盡我的力量，將福音也傳給你們在羅馬的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So, as much as in me is, I am ready to preach the gospel to you that are at Rome also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6489,183 +6227,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:16  |  Romans 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不以福音為恥；這福音本是神的大能，要救一切相信的，先是猶太人，後是希臘人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I am not ashamed of the gospel of Christ: for it is the power of God unto salvation to every one that believeth; to the Jew first, and also to the Greek.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6681,183 +6381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:17  |  Romans 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神的義正在這福音上顯明出來；這義是本於信，以至於信。如[經上]所記：「義人必因信得生。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For therein is the righteousness of God revealed from faith to faith: as it is written, The just shall live by faith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6873,183 +6535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:18  |  Romans 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>原來，神的忿怒從天上顯明在一切不虔不義的人身上，就是那些行不義阻擋真理的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the wrath of God is revealed from heaven against all ungodliness and unrighteousness of men, who hold the truth in unrighteousness;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7065,183 +6689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:1  |  Romans 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌基督的僕人保羅，奉召為使徒，特派傳神的福音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Paul, a servant of Jesus Christ, called to be an apostle, separated unto the gospel of God,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7257,183 +6843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:19  |  Romans 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的事情，人所能知道的，原顯明在人心裏，因為神已經給他們顯明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because that which may be known of God is manifest in them; for God hath shewed it unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7449,179 +6997,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:20  |  Romans 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自從造天地以來，神的永能和神性是明明可知的，雖是眼不能見，但藉着所造之物就可以曉得，叫人無可推諉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the invisible things of him from the creation of the world are clearly seen, being understood by the things that are made, even his eternal power and Godhead; so that they are without excuse:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7641,183 +7151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:21  |  Romans 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，他們雖然知道神，卻不當作神榮耀他，也不感謝他。他們的思念變為虛妄，無知的心就昏暗了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because that, when they knew God, they glorified him not as God, neither were thankful; but became vain in their imaginations, and their foolish heart was darkened.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7833,183 +7305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:22  |  Romans 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自稱為聰明，反成了愚拙，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Professing themselves to be wise, they became fools,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8025,183 +7459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:23  |  Romans 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將不能朽壞之神的榮耀變為偶像，彷彿必朽壞的人和飛禽、走獸、昆蟲的樣式。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And changed the glory of the uncorruptible God into an image made like to corruptible man, and to birds, and fourfooted beasts, and creeping things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8217,183 +7613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:24  |  Romans 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，神任憑他們逞着心裏的情慾行污穢的事，以致彼此玷辱自己的身體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore God also gave them up to uncleanness through the lusts of their own hearts, to dishonour their own bodies between themselves:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8409,183 +7767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:25  |  Romans 1:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們將神的真實變為虛謊，去敬拜事奉受造之物，不敬奉那造物的主－主乃是可稱頌的，直到永遠。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who changed the truth of God into a lie, and worshipped and served the creature more than the Creator, who is blessed for ever. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8601,183 +7921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:26  |  Romans 1:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，神任憑他們放縱可羞恥的情慾。他們的女人把順性的用處變為逆性的用處；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this cause God gave them up unto vile affections: for even their women did change the natural use into that which is against nature:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8793,183 +8075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:27  |  Romans 1:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>男人也是如此，棄了女人順性的用處，慾火攻心，彼此貪戀，男和男行可羞恥的事，就在自己身上受這妄為當得的報應。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And likewise also the men, leaving the natural use of the woman, burned in their lust one toward another; men with men working that which is unseemly, and receiving in themselves that recompence of their error which was meet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8985,183 +8229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:28  |  Romans 1:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們既然故意不認識神，神就任憑他們存邪僻的心，行那些不合理的事；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And even as they did not like to retain God in their knowledge, God gave them over to a reprobate mind, to do those things which are not convenient;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9177,183 +8383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:2  |  Romans 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這福音是神從前藉眾先知在聖經上所應許的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(Which he had promised afore by his prophets in the holy scriptures,)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9369,183 +8537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:29  |  Romans 1:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>裝滿了各樣不義、邪惡、貪婪、惡毒；滿心是嫉妒、凶殺、爭競、詭詐、毒恨；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Being filled with all unrighteousness, fornication, wickedness, covetousness, maliciousness; full of envy, murder, debate, deceit, malignity; whisperers,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9561,183 +8691,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:30  |  Romans 1:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又是讒毀的、背後說人的、怨恨神的、侮慢人的、狂傲的、自誇的、捏造惡事的、違背父母的、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Backbiters, haters of God, despiteful, proud, boasters, inventors of evil things, disobedient to parents,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9753,183 +8845,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:31  |  Romans 1:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無知的、背約的、無親情的、不憐憫人的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Without understanding, covenantbreakers, without natural affection, implacable, unmerciful:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9945,183 +8999,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:32  |  Romans 1:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們雖知道神判定行這樣事的人是當死的，然而他們不但自己去行，還喜歡別人去行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who knowing the judgment of God, that they which commit such things are worthy of death, not only do the same, but have pleasure in them that do them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10137,183 +9153,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:3  |  Romans 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到他兒子－我主耶穌基督。按肉體說，是從大衛後裔生的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Concerning his Son Jesus Christ our Lord, which was made of the seed of David according to the flesh;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10329,183 +9307,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:4  |  Romans 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>按聖善的靈說，因從死裏復活，以大能顯明是神的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And declared to be the Son of God with power, according to the spirit of holiness, by the resurrection from the dead:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10521,183 +9461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:5  |  Romans 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們從他受了恩惠並使徒的職分，在萬國之中叫人為他的名信服真道；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By whom we have received grace and apostleship, for obedience to the faith among all nations, for his name:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10713,183 +9615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:6  |  Romans 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中也有你們這蒙召屬耶穌基督的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Among whom are ye also the called of Jesus Christ:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10905,183 +9769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:7  |  Romans 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我寫信給你們在羅馬、為神所愛、奉召作聖徒的眾人。願恩惠、平安從我們的父神並主耶穌基督歸與你們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To all that be in Rome, beloved of God, called to be saints: Grace to you and peace from God our Father, and the Lord Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11097,183 +9923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 1:8  |  Romans 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第一，我靠着耶穌基督，為你們眾人感謝我的神，因你們的信德傳遍了天下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>First, I thank my God through Jesus Christ for you all, that your faith is spoken of throughout the whole world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>