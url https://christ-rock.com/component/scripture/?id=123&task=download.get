--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R79971f10c13c4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb05d90676dd34109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc77e4a58db514167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R28c57fd677194f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8ac999885188467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc225c02c52744abb" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc0a48c0c4aa848ec"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R32e27c8fe3ff46aa"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R14a5f9c63624473b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R289096c7442b4930"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R48c17b12fa6a4cee"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Ra6ac5975b9cf411b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5d0889caaf0a48a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7ab032d16a0146e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R515aba3b8cf84b4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfc6cbfb58af54e5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2ace29a325434fa7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R436d5e08055246cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rda3750ef5b7f4b09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rae36bd0d0e1f4887"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5f2cf21864074572"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R20a393bd8a694424"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3e7cb7476d8545f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re83b8844cff14a66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb16f21de7d2747d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R96a0578b469244f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R203c26596c474824"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R33c711dc3add46c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R96a154091f4f4a1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re3b65e58e46f43a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0bb1a0ccec324b64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Ree9f9b742a6b4988"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ra0df0e76fe754b5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R1c50c87558e24328"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R01796d5f6c5d4c6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R9ccf1e3d619d444a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Ra902a0acb6984ebf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R99938ab1a6e647ab"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5310daf2a39a4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc0a48c0c4aa848ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14a5f9c63624473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb7e870edc3c5445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbecad22bb06c47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R48c17b12fa6a4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra030013702a54cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R02bfabb746e94ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb96d7c45187e4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rce3f7144680d4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R766ab84bb00042d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8b13a6505cf346a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R94e4aaf1b2214ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R383bbd1e4dbe4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9233b1ed2c5a45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdacc9a446d8d48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7e9773bd28be42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra50606334b1540b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R612d530634e9416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc2445738bca141fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9208c5813f0e4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2e9a4de411ed40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0362a32b06c242d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Recc9680a804843a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R65fd2f3225a94aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdffc795326fd4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R69a3fc7192514609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9c288843fb0c43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3c527fb87e774762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbbf1017bd4d740f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra6ac5975b9cf411b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdbe38baab6124ac2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0698b4b6affe4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R32e27c8fe3ff46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R289096c7442b4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rda65ff2a674b452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdc4750c8eb6241ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5d0889caaf0a48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7ab032d16a0146e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R515aba3b8cf84b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfc6cbfb58af54e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2ace29a325434fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R436d5e08055246cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rda3750ef5b7f4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rae36bd0d0e1f4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5f2cf21864074572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R20a393bd8a694424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3e7cb7476d8545f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re83b8844cff14a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb16f21de7d2747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R96a0578b469244f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R203c26596c474824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R33c711dc3add46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R96a154091f4f4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re3b65e58e46f43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0bb1a0ccec324b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ree9f9b742a6b4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra0df0e76fe754b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1c50c87558e24328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R01796d5f6c5d4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9ccf1e3d619d444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra902a0acb6984ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R99938ab1a6e647ab" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf435b6bbc1584295" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re5b7cb6402a44a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95f8f81cc0c54b4d" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R742c29ae3def498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62396d47e1b147e4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R88bb05effc89428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd07274c629c94ee1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R366157064ff847c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R428f8611e13c4b7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rba2730326b7d443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63d83679d624459f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4bbf95e900794af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8e25191db694cb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra0d7c49744b4422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb2e1ab5591745c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R79414917067f4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76caa14ca8f74176" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R95a0eb9ebabc4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06a39583b53b4b16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6c9c79d82e8b4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2150ea5150b40ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9e03a97837d14878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06cc977ae3bf4620" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb8e56622b94041a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R287d9e18d38c4f85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfbe0c58e63a142e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86f69ce1580c4e20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5e587970c1754913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcdff705dc1ec44f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb11edf07f1d8471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d0253693f69415a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rad371e0574264688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc02dda820044583" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc290f0b57bc646a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R124f9921eff64f0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R00168e93c24f4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22b6c716c0a047d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3b656921841248e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad55747a31bb46c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra24d1f4cdbb54c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bd7749e58fa431c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc8d825ab70d74e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ff6f89870044e5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfb2baf3cea8d411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cb88f1aa8354609" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6f1842e9e25e4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0781bffb2354e10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R687944c3435f4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R195614501c2148a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rae154acf859047b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fa47f0bcd8a4ff4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re00e7bed04324b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9cdb7d76eed4c4c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdcb02a05c470416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa4e3d5669124ea9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R982f9302178247d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03288f26d52f4653" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R89c0cd77b18c4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R21c33dabe74544b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4f6c400d11144285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R53ebaa6e603b4556" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra15b03ea65014182" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R04fa5971d2b04833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf7f65ad798d64320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra9299b7dee0745b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8c5db523016d4859" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd1037c0defce448f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R21c33dabe74544b6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf7f65ad798d64320"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4f6c400d11144285"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra9299b7dee0745b2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R53ebaa6e603b4556"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8c5db523016d4859"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8bc4663e705a4f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6cedcfadcd184574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c43716ff8584247" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R920d24bfe8db42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R35b5c6bdea074cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R027d1e4b07da43f6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6cedcfadcd184574"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1c43716ff8584247"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R35b5c6bdea074cae"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R027d1e4b07da43f6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4167c8a8c91c4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9159375d23024413" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8327a4c590284794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R10bb57e1414849e3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74762c77255c4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc48f840d8c5e42c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc50e03fd42b84f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R88beb536a43c4fac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raed97c861a154fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf08a33c5b6cb46d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ead902d16f04947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rdbeb30c0b38d4fd3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60c8ca2133254fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R82e108ae23c7428c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R715ba3a52dcf49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf4da4025064540a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98360191959245fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R68076d0bfd7448ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcff8a0b432d4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd9ef24e74e2b47e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc98900a56ef64e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb2ae8c7d482146b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3889fc53427d4aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R402333a7f8044ae4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R520f2ff2802f4978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rcead0328defc4e36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e89e45526de4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0d8309ad38d746d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35f1ed72273d4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R99efecd3429a4d49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51d587e6f5944b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rb4f365030b29435b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ecebdf58de448cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rf5e589d9d5a4464c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1504f30f9ccf4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rcae6f7e1841d4153" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad2b1036f44f4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R372ceffff7b44370" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d3a93d2eef3487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Raf3cf8256b9a467b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a35281358854aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R629d05acfa0543af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94c9d86f9ed2452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf73bf57b69114641" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra87d6429fed148e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8af1349acf5b458e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref099ea978c04467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf4bd42f817d94eca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R775ebad24ca74e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6ba1d3a95ba449cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b16ad0bad424986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5cd91dc59b494b49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa37b75dc90c4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7c9f0aa71a9240ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R843dc1c1b327441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R81092821b84f4252" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Romans 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:9  |  Romans 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我以前沒有律法是活着的；但是誡命來到，罪又活了，我就死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I was alive without the law once: but when the commandment came, sin revived, and I died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:10  |  Romans 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那本來叫人活的誡命，反倒叫我死；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the commandment, which was ordained to life, I found to be unto death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:11  |  Romans 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為罪趁着機會， 就藉着誡命引誘我，並且殺了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For sin, taking occasion by the commandment, deceived me, and by it slew me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:12  |  Romans 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣看來，律法是聖潔的，誡命也是聖潔、公義、良善的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore the law is holy, and the commandment holy, and just, and good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,179 +5037,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:13  |  Romans 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既然如此，那良善的是叫我死嗎？斷乎不是！[叫我死的乃是罪]。但罪藉着那良善的叫我死，就顯出真是罪，叫罪因着誡命更顯出是惡極了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Was then that which is good made death unto me? God forbid. But sin, that it might appear sin, working death in me by that which is good; that sin by the commandment might become exceeding sinful.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:14  |  Romans 7:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們原曉得律法是屬乎靈的，但我是屬乎肉體的，是已經賣給罪了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we know that the law is spiritual: but I am carnal, sold under sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:15  |  Romans 7:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我所做的，我自己不明白；我所願意的，我並不做；我所恨惡的，我倒去做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For that which I do I allow not: for what I would, that do I not; but what I hate, that do I.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:16  |  Romans 7:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若我所做的，是我所不願意的，我就應承律法是善的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If then I do that which I would not, I consent unto the law that it is good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:17  |  Romans 7:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既是這樣，就不是我做的，乃是住在我裏頭的罪做的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now then it is no more I that do it, but sin that dwelleth in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:18  |  Romans 7:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也知道，在我裏頭，就是我肉體之中，沒有良善。因為，立志為善由得我，只是行出來由不得我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I know that in me (that is, in my flesh,) dwelleth no good thing: for to will is present with me; but how to perform that which is good I find not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:1  |  Romans 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我現在對明白律法的人說，你們豈不曉得律法管人是在活着的時候嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Know ye not, brethren, (for I speak to them that know the law,) how that the law hath dominion over a man as long as he liveth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:19  |  Romans 7:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此，我所願意的善，我反不做；我所不願意的惡，我倒去做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the good that I would I do not: but the evil which I would not, that I do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:20  |  Romans 7:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若我去做所不願意做的，就不是我做的，乃是住在我裏頭的罪做的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now if I do that I would not, it is no more I that do it, but sin that dwelleth in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:21  |  Romans 7:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我覺得有個律，就是我願意為善的時候，便有惡與我同在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I find then a law, that, when I would do good, evil is present with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:22  |  Romans 7:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為按着我裏面的意思，我是喜歡神的律；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I delight in the law of God after the inward man:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:23  |  Romans 7:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我覺得肢體中另有個律和我心中的律交戰，把我擄去，叫我附從那肢體中犯罪的律。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I see another law in my members, warring against the law of my mind, and bringing me into captivity to the law of sin which is in my members.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:24  |  Romans 7:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我真是苦啊！誰能救我脫離這取死的身體呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O wretched man that I am! who shall deliver me from the body of this death?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:25  |  Romans 7:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>感謝神，靠着我們的主耶穌基督[就能脫離了]。這樣看來，我以內心順服神的律，我肉體卻順服罪的律了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I thank God through Jesus Christ our Lord. So then with the mind I myself serve the law of God; but with the flesh the law of sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:2  |  Romans 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就如女人有了丈夫，丈夫還活着，就被律法約束；丈夫若死了，就脫離了丈夫的律法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the woman which hath an husband is bound by the law to her husband so long as he liveth; but if the husband be dead, she is loosed from the law of her husband.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:3  |  Romans 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以丈夫活着，她若歸於別人，便叫淫婦；丈夫若死了，她就脫離了丈夫的律法，雖然歸於別人，也不是淫婦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So then if, while her husband liveth, she be married to another man, she shall be called an adulteress: but if her husband be dead, she is free from that law; so that she is no adulteress, though she be married to another man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,179 +7501,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:4  |  Romans 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的弟兄們，這樣說來，你們藉着基督的身體，在律法上也是死了，叫你們歸於別人，就是歸於那從死裏復活的，叫我們結果子給神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, my brethren, ye also are become dead to the law by the body of Christ; that ye should be married to another, even to him who is raised from the dead, that we should bring forth fruit unto God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:5  |  Romans 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我們屬肉體的時候，那因律法而生的惡慾就在我們肢體中發動，以致結成死亡的果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For when we were in the flesh, the motions of sins, which were by the law, did work in our members to bring forth fruit unto death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:6  |  Romans 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我們既然在捆我們的律法上死了，現今就脫離了律法，叫我們服事[主]，要按着心靈的新樣，不按着儀文的舊樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now we are delivered from the law, that being dead wherein we were held; that we should serve in newness of spirit, and not in the oldness of the letter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:7  |  Romans 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，我們可說甚麼呢？律法是罪嗎？斷乎不是！只是非因律法，我就不知何為罪。非律法說「不可起貪心」，我就不知何為貪心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What shall we say then? Is the law sin? God forbid. Nay, I had not known sin, but by the law: for I had not known lust, except the law had said, Thou shalt not covet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 7:8  |  Romans 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，罪趁着機會， 就藉着誡命叫諸般的貪心在我裏頭發動；因為沒有律法，罪是死的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But sin, taking occasion by the commandment, wrought in me all manner of concupiscence. For without the law sin was dead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>