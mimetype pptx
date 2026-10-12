--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd4c08c856e9e4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf2f91c95cab444bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf05c8e655a8b4a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd926824566d14ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re6fff2526fa049b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7bcb82730cd74020" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R98915ffad5df4037"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R97747ab832bd4ba4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9f51cf3560c149fd"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc3829a7aea004c77"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R35e1a275988c4ce1"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra78034a7ea0c4bca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdc092a83f7124656"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9fc60f176d624bf3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1a9828800dce4ac3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R20545a3cea144ad6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb7c349c04af14fa8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfbf728cff65048a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra0253b775fa941d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Raf5aef2da3324c86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5a80f6781188407e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R414197c0bbcd4eaa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6e904d2109ff4f76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R417654423a1a47a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6a4ec2dbb58e487d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R25753e83fab94aec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R28ee598c5ba549f9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3f1daf0ae38044b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R98915ffad5df4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f51cf3560c149fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7c279b6de8144e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7d9cdc0ef93f4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R35e1a275988c4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdc012e94456c4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rca2c8419444b4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8bbcccf6543645ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd7c93d3f82074164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf9ef1ec107794578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc2eebd29a1d54fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R638aefe9fd1c4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2a006be2482f462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbd6ea5f311db41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra5ca33dacc464a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R94bf6484da6c4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbdc3963b6ef44852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R20aadec3a703471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra78034a7ea0c4bca" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3f6033d37f0a4f26" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5549368b0f9543c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R97747ab832bd4ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3829a7aea004c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb4d9ad55b2c14c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R28bdd28657c341be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdc092a83f7124656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9fc60f176d624bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1a9828800dce4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R20545a3cea144ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb7c349c04af14fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfbf728cff65048a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra0253b775fa941d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raf5aef2da3324c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5a80f6781188407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R414197c0bbcd4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6e904d2109ff4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R417654423a1a47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6a4ec2dbb58e487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R25753e83fab94aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R28ee598c5ba549f9" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5f099bd0b5944d1d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1f73cf28033a47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7abb40dc45894739" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re70c89a7052c4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a932e0e8d7d4e37" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R47fe5f3ba834418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd51f028540c941d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R841edb967ffb43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb081d88493d04fbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9fc172c30cfe45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29408fd142524bad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R55637a38154946cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc9efdafefbc475c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf4a5c2d3c3eb4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re956976a6cee4293" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re17f5a2a51814c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R759503f0e3284255" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raf66ec3733a94c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5874822f48b5496e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc578cd2ed22248ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R296beae68e2643e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc623dabf04264d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R447bf44097e243d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5b4ec3a2c9414146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2668369021f84210" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfa50c5f7060f4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87aed04796054487" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3645fb2944514bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R530c42c529b146e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R74d049d19cb24ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f3b333b7818496c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R07968d72a5e04d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red85b94033fe4194" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9e5f32bff7bd4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99623a0e0b514ffc" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R466cc478fed64894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc383aa68d63146ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R69540a8783d24804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdd0eac3f07fd4677" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R110c6c411cba43e7" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2df302cedc6f46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R83ad1b1f42784de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdbf1f3a4b39947dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfa74cf7b0bbf474e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85a7713375c0497e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc383aa68d63146ae"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R83ad1b1f42784de2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69540a8783d24804"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdbf1f3a4b39947dd"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdd0eac3f07fd4677"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfa74cf7b0bbf474e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbe96a7f0eed949df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re670c9ff29804fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc87ef0c841444ba7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R747ce59a7e244d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R348bf9a5506a4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bc67d32564b4297" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re670c9ff29804fea"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc87ef0c841444ba7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R348bf9a5506a4784"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2bc67d32564b4297"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bf2548952e54f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfe18db3a35564837" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re74d1931a0e04326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re068b633e5284cd4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R884892a8619841ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3a4e4d86ce684171" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b4472f4556640c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R83fcaa00923f48c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bc50a54d36341f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R265e1b5520c94f4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72ad6a9090884e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R427e88188a0e497b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ff683441a9e489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R195051ba2b8a4c29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05b618c3de83459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2f1dc0df4de64602" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6fb80b356604ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb8e44d735b714ed7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc582cf66542342a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R99dcfac087eb4948" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5da21f85674a4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb35148082e7646f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5acdc6758c3b470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd995aaf838db4b9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2557bb8e762844fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1965e027a29e485f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f0b2ace2fd844e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc48a6f05b0cd4b75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a4727b28f5e46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc9606145d6be43d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re94a0aefa4b34e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R498609737a6a4887" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c1af3da95c44296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc4a049a1640b4207" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書第13章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Romans 13 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:9  |  Romans 13:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>像那不可姦淫，不可殺人，不可偷盜，不可貪婪，或有別的誡命，都包在愛人如己這一句話之內了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this, Thou shalt not commit adultery, Thou shalt not kill, Thou shalt not steal, Thou shalt not bear false witness, Thou shalt not covet; and if there be any other commandment, it is briefly comprehended in this saying, namely, Thou shalt love thy neighbour as thyself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:10  |  Romans 13:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛是不加害與人的，所以愛就完全了律法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Love worketh no ill to his neighbour: therefore love is the fulfilling of the law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:11  |  Romans 13:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>再者，你們曉得，現今就是該趁早睡醒的時候；因為我們得救，現今比[初]信的時候更近了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that, knowing the time, that now it is high time to awake out of sleep: for now is our salvation nearer than when we believed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:12  |  Romans 13:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>黑夜已深，白晝將近。我們就當脫去暗昧的行為，帶上光明的兵器。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The night is far spent, the day is at hand: let us therefore cast off the works of darkness, and let us put on the armour of light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:13  |  Romans 13:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行事為人要端正，好像行在白晝。不可荒宴醉酒；不可好色邪蕩；不可爭競嫉妒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us walk honestly, as in the day; not in rioting and drunkenness, not in chambering and wantonness, not in strife and envying.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:14  |  Romans 13:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>總要披戴主耶穌基督，不要為肉體安排，去[放縱]私慾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But put ye on the Lord Jesus Christ, and make not provision for the flesh, to fulfil the lusts thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:1  |  Romans 13:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在上有權柄的，人人當順服他，因為沒有權柄不是出於神的。凡掌權的都是神所命的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let every soul be subject unto the higher powers. For there is no power but of God: the powers that be are ordained of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:2  |  Romans 13:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，抗拒掌權的就是抗拒神的命；抗拒的必自取刑罰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whosoever therefore resisteth the power, resisteth the ordinance of God: and they that resist shall receive to themselves damnation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:3  |  Romans 13:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作官的原不是叫行善的懼怕，乃是叫作惡的懼怕。你願意不懼怕掌權的嗎？你只要行善，就可得他的稱讚；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For rulers are not a terror to good works, but to the evil. Wilt thou then not be afraid of the power? do that which is good, and thou shalt have praise of the same:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:4  |  Romans 13:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他是神的用人，是與你有益的。你若作惡，卻當懼怕，因為他不是空空地佩劍；他是神的用人，是伸冤的，刑罰那作惡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he is the minister of God to thee for good. But if thou do that which is evil, be afraid; for he beareth not the sword in vain: for he is the minister of God, a revenger to execute wrath upon him that doeth evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:5  |  Romans 13:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們必須順服，不但是因為刑罰，也是因為良心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore ye must needs be subject, not only for wrath, but also for conscience sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:6  |  Romans 13:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們納糧，也為這個緣故；因他們是神的差役，常常特管這事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For for this cause pay ye tribute also: for they are God’s ministers, attending continually upon this very thing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:7  |  Romans 13:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡人所當得的，就給他。當得糧的，給他納糧；當得稅的，給他上稅；當懼怕的，懼怕他；當恭敬的，恭敬他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Render therefore to all their dues: tribute to whom tribute is due; custom to whom custom; fear to whom fear; honour to whom honour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 13:8  |  Romans 13:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡事都不可虧欠人，惟有彼此相愛要常以為虧欠，因為愛人的就完全了律法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Owe no man any thing, but to love one another: for he that loveth another hath fulfilled the law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>