--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -71,129 +71,129 @@
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf642880e23064ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R87a672cf9063438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc9668091742d409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R92c07d0566204e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9fd8c9c79a0b4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9b2929b0cbd84b51" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6e3b5f959b7e4aef"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd9537b2ef2ff4de7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4452daff1581409c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7e26766e32ab4341"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd990bec852244fbe"/>
-[...35 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R61d754631d034cb2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rafabdf6705b34c9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R70eb3105db8d4063"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf753f03812a54263"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re9f72b18d7b24d93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd82682729f9b4b3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R89ca70a9fa994ca5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7590a5dc29ba4fb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R40e09e98c8294608"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R782c54fd3a144d63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R412a7f11dc874f55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rafbf06ced1c74b12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc98d9e1ddb194f94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6e0f84ab9ae848c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5982d4c0d4ee41f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R3a3efe31d5a34032"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4e3bf3f78d154d4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9aeefd42b16f45e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R61a35cba8d5f4c45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0666df2bb2294818"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R36adb5bff624480d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R26ab0a8392a74952"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R4ef043ea17fd4d33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb3bb0e8a2f3640f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R958d6e3c6fe74e83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R2a01e3129e8b499c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R2030910b17584439"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R5d17528e3f6b422a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R37b3a1452d494c0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R9f8a47a5f7e24d9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R45099d33ce5545ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rd4bba1109ac24eb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R51cd71159bd84760"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R56fdc4ccdce74424"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rba9a81a5b2b84b06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rd363ff52a8b645e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Ra4df3b15123a47b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R405b69aab286430f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd2cfdcfd94c046db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6e3b5f959b7e4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4452daff1581409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf1349e0949534039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R15a4d620627f42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd990bec852244fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re3e7c3897bf94185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R382a4e3490a341ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7dd0dd1c39ae4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R822e6e603d694bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9b0fb8bed6f14f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R413c9fc2429b4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2d0cade9fc1b4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf4ef56a62a594e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5be97185a445408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R280fb63bd42a4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb119430028064e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8bd8884bd4104e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1276c5e0ae024192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra150e448afd84440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Racbe6a5fa51b40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd19c804acc7445ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf18c7152b1ad4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R837bea8bdf824fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0dca2950396843e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re278c9cf22de46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re34478abcd524fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R25696ef7bd3e47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0c83761315e64573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R91ed1c755fd740b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rab3f3b7a69794f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3d904686ee664df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R59cf4db60345417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rb12d3096a87241f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R113f6e44a6d8462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rcef6153ee3624f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R4f0448afd7534bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R04feeba7742045cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R8d4a73cc57a74f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R5155cd54c8ce403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rd7cc7d9dc6d14324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R61d754631d034cb2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf99bc940ac50494e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R63c5d946d2694151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd9537b2ef2ff4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e26766e32ab4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rda122e072086488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R857e45ac2c664212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rafabdf6705b34c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R70eb3105db8d4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf753f03812a54263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re9f72b18d7b24d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd82682729f9b4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R89ca70a9fa994ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7590a5dc29ba4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R40e09e98c8294608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R782c54fd3a144d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R412a7f11dc874f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rafbf06ced1c74b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc98d9e1ddb194f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6e0f84ab9ae848c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5982d4c0d4ee41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3a3efe31d5a34032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4e3bf3f78d154d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9aeefd42b16f45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R61a35cba8d5f4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0666df2bb2294818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R36adb5bff624480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R26ab0a8392a74952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4ef043ea17fd4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb3bb0e8a2f3640f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R958d6e3c6fe74e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2a01e3129e8b499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2030910b17584439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5d17528e3f6b422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R37b3a1452d494c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9f8a47a5f7e24d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R45099d33ce5545ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rd4bba1109ac24eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R51cd71159bd84760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R56fdc4ccdce74424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rba9a81a5b2b84b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rd363ff52a8b645e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Ra4df3b15123a47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R405b69aab286430f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1e1ebaf039664d40" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -397,159 +397,159 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Race608607b574527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb96599aa56b4a1d" /></Relationships>
-[...107 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5d3e52da5e954f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb4c24080a6541df" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R11ecde16e45d46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6110fdf2df545a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8337168eda444f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06e99069de394ad0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rca29688c1b56475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2ef52f9541942d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R57dadc08e3914ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf72e512645944f83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb76596ee9ae741c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5dfb795a9fa24235" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R391f36fb35a94ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7840a4e70b6c48de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5a37b256fb684d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea3ed87125444a51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re2ef56fbc41f4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc94f9abf42f4b6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R660f7b14440542bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52b29223c5fd4af4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R60303edbaca64f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61914f3bddae4642" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra505986699164eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65216d802aed4f7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf0f5ff66101f4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13b0220ee1b24511" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd68e9553a01b4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26386dfcbeab4e1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra71e600be9c34c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3747cc276b274ad8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra9286f4d5aa04193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6096c42fb7cd440d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R73ba733737ec42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc956d7358bda4744" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1408a3fc39944959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e9d4884fc1c4fab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R784cc927d2e240f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6150519d8c794d65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R00e1709531b746c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc57f53791b4c4ab1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2764e1c7cb6c475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3461c7784bc4c89" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rff15444cc2594664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R654c107c3c574d90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R72a205c0da4a4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc714c47c8a04c12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R07b588eb75144b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b20aa375479458b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3280b3d5ca364d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9745a9d50e7b49bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R242e49faf5b34e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe9653ec433f409f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R31ebb2e76bda4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R032e8c7d1d9f4379" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R25aa0766e7ca4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3de82aec25194d93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rff543287b5844d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90ae6068e13840e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R10ada987a5aa4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b22085a74294959" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rfdcdbad05c294fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R023cb7b17bd84aa2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R28f125c3d0e74cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86b22ff4873445b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd15a918a938a40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98069356168c4d16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9fa00be58987433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce5b56653b15486d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcc5c8f180e1e4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra81cbae637964b5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rab0b9e84b594455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81f89ea47fa74132" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9d4f405092a94afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R453d932fe67b4184" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8d68f8967fac427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e30c0b34068416b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4023,100 +4023,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra05818c08dc84511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcbad8f24868146fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8384ca09c800484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rda7f35690df64b4c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4553a64aba6e4d7f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6e5d2dc9c05e4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0bd37798b5a44524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R216007e777cc4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbd8ea1816e294820" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1ada61c182574f5c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcbad8f24868146fc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0bd37798b5a44524"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8384ca09c800484f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R216007e777cc4cab"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5142,116 +5142,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rda7f35690df64b4c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbd8ea1816e294820"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf26be886189d48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8248917fcdfa49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0135b4d851b749f0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7f2919b5c25846f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R175fba66f8794e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67ee7c89bd4641a6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8248917fcdfa49ec"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0135b4d851b749f0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R175fba66f8794e10"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R67ee7c89bd4641a6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5315,159 +5315,159 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7379eaf77c2f45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc8149bb3af284400" /></Relationships>
-[...107 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R116efaa6a7754d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R838934646c064f1c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb424dea0af9a47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb5ca888331e5405f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb722681d59ef4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra924d07112564508" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9c44daaf734412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3fd285fde5844372" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3f25906b228493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R422f8be935724798" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cebff33d7ab42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R800cfc08820447c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R401c89a881894211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R57b578a1c0d14111" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8121e3597ec84ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R4c3ef1d90b8c480c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R637ce2a1ecff4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rfd3b6ab480ae43de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07b5e539206e426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R7daa611668764bf8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d041314f7c2450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3a7422d7bf9f49fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bc32fa834834d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra71a168122a9411e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda505b50fe364366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R36f8ad8fee9442e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fde227cf6bc4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rc59ec9332d244cc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf45030cd84f14d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R02c2ba17c1d440d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R758bc93a644b4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ra74241b18eae4c22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa3add5b21f94bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R0ac875e2405d4072" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R477ac226a73148af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R33751b2cb9e44988" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R475a9b71e31a4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rd3a8c2185b3b43a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R680ab955daf04ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rc6b2ee529f2b45ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf277415b56f747b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R387810d113374f28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f49ad106f15479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R01451c54092344e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4ceed6b27a24436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rb46fddc9e23c47cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R042ddf5720544510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rcf3c541c0a344b8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb88bbfe381554022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rb1386add171344a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f3d4a96b8d84646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rb77c9633e4fb43de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe15efb2b60a4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Red2cfd60cd0740f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2fdaa851a9594b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R305ed61c0b2c4a7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb285ea72e8cd4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R97421b60cff646c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4a0b340e3a142de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Raac747a4f0ed4199" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R747c45068e2d4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rab940c037fc04c1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re38a7a1d29db4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Ra0b22e310fcb4593" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf030d81c39744f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7c9aea9742c14daf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45c3b4d3e1d14418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R61a412e05cf346bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R961e41088fdb48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf1cdb29b0fcd4300" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48768909eb594a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R24e2541f0d2f4daa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red9d25fec51249ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra664f393d9554ca9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb8db6abb1e54272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1ae75512658c46e3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5485,65 +5485,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書第11章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Romans 11 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5561,183 +5565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:9  |  Romans 11:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛也說： 願他們的筵席變為網羅，變為機檻， 變為絆腳石，作他們的報應。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David saith, Let their table be made a snare, and a trap, and a stumblingblock, and a recompence unto them:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5753,183 +5719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:10  |  Romans 11:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們的眼睛昏矇，不得看見； 願你時常彎下他們的腰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let their eyes be darkened, that they may not see, and bow down their back alway.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5945,183 +5873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:11  |  Romans 11:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我且說，他們失腳是要他們跌倒嗎？斷乎不是！反倒因他們的過失，救恩便臨到外邦人，要激動他們發憤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I say then, Have they stumbled that they should fall? God forbid: but rather through their fall salvation is come unto the Gentiles, for to provoke them to jealousy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6137,183 +6027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:12  |  Romans 11:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若他們的過失為天下的富足，他們的缺乏為外邦人的富足，何況他們的豐滿呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now if the fall of them be the riches of the world, and the diminishing of them the riches of the Gentiles; how much more their fulness?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6329,183 +6181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:13  |  Romans 11:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我對你們外邦人說這話；因我是外邦人的使徒，所以敬重我的職分，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I speak to you Gentiles, inasmuch as I am the apostle of the Gentiles, I magnify mine office:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6521,183 +6335,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:14  |  Romans 11:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或者可以激動我骨肉之親發憤，好救他們一些人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If by any means I may provoke to emulation them which are my flesh, and might save some of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6713,183 +6489,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:15  |  Romans 11:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若他們被丟棄，天下就得[與神]和好，他們被收納，豈不是死而復生嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if the casting away of them be the reconciling of the world, what shall the receiving of them be, but life from the dead?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6905,183 +6643,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:16  |  Romans 11:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所獻的新麵若是聖潔，全團也就聖潔了；樹根若是聖潔，樹枝也就聖潔了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if the firstfruit be holy, the lump is also holy: and if the root be holy, so are the branches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7097,183 +6797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:17  |  Romans 11:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有幾根枝子被折下來，你這野橄欖得接在其中，一同得着橄欖根的肥汁，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if some of the branches be broken off, and thou, being a wild olive tree, wert graffed in among them, and with them partakest of the root and fatness of the olive tree;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7289,183 +6951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:18  |  Romans 11:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你就不可向[舊]枝子誇口；若是誇口，[當知道]不是你托着根，乃是根托着你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Boast not against the branches. But if thou boast, thou bearest not the root, but the root thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7481,183 +7105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:1  |  Romans 11:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我且說，神棄絕了他的百姓嗎？斷乎沒有！因為我也是以色列人，亞伯拉罕的後裔，屬便雅憫支派的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I say then, Hath God cast away his people? God forbid. For I also am an Israelite, of the seed of Abraham, of the tribe of Benjamin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7673,183 +7259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:19  |  Romans 11:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若說，那枝子被折下來是特為叫我接上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou wilt say then, The branches were broken off, that I might be graffed in.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7865,183 +7413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:20  |  Romans 11:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不錯！他們因為不信，所以被折下來；你因為信，所以立得住；你不可自高，反要懼怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Well; because of unbelief they were broken off, and thou standest by faith. Be not highminded, but fear:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8057,183 +7567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:21  |  Romans 11:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神既不愛惜原來的枝子，也必不愛惜你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if God spared not the natural branches, take heed lest he also spare not thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8249,179 +7721,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:22  |  Romans 11:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可見，神的恩慈和嚴厲向那跌倒的人是嚴厲的，向你是有恩慈的，只要你長久在他的恩慈裏；不然，你也要被砍下來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold therefore the goodness and severity of God: on them which fell, severity; but toward thee, goodness, if thou continue in his goodness: otherwise thou also shalt be cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8441,183 +7875,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:23  |  Romans 11:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>而且他們若不是長久不信，仍要被接上，因為神能夠把他們重新接上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they also, if they abide not still in unbelief, shall be graffed in: for God is able to graff them in again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8633,183 +8029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:24  |  Romans 11:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你是從那天生的野橄欖上砍下來的，尚且逆着性得接在好橄欖上，何況這本樹的枝子，要接在本樹上呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if thou wert cut out of the olive tree which is wild by nature, and wert graffed contrary to nature into a good olive tree: how much more shall these, which be the natural branches, be graffed into their own olive tree?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8825,179 +8183,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:25  |  Romans 11:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我不願意你們不知道這奧祕（恐怕你們自以為聰明），就是以色列人有幾分是硬心的，等到外邦人的數目添滿了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I would not, brethren, that ye should be ignorant of this mystery, lest ye should be wise in your own conceits; that blindness in part is happened to Israel, until the fulness of the Gentiles be come in.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9017,183 +8337,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:26  |  Romans 11:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是以色列全家都要得救。如[經上]所記： 必有一位救主從錫安出來， 要消除雅各家的一切罪惡；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And so all Israel shall be saved: as it is written, There shall come out of Sion the Deliverer, and shall turn away ungodliness from Jacob:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9209,183 +8491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:27  |  Romans 11:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又[說]：我除去他們罪的時候， 這就是我與他們所立的約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this is my covenant unto them, when I shall take away their sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9401,183 +8645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:28  |  Romans 11:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就着福音說，他們為你們的緣故是仇敵；就着揀選說，他們為列祖的緣故是蒙愛的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As concerning the gospel, they are enemies for your sakes: but as touching the election, they are beloved for the fathers’ sakes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9593,183 +8799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:2  |  Romans 11:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神並沒有棄絕他預先所知道的百姓。你們豈不曉得經上論到以利亞是怎麼說的呢？他在神面前怎樣控告以色列人說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God hath not cast away his people which he foreknew. Wot ye not what the scripture saith of Elias? how he maketh intercession to God against Israel, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9785,183 +8953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:29  |  Romans 11:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神的恩賜和選召是沒有後悔的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the gifts and calling of God are without repentance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9977,183 +9107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:30  |  Romans 11:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們從前不順服神，如今因他們的不順服，你們倒蒙了憐恤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as ye in times past have not believed God, yet have now obtained mercy through their unbelief:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10169,183 +9261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:31  |  Romans 11:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，他們也是不順服，叫他們因着施給你們的憐恤，現在也就蒙憐恤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even so have these also now not believed, that through your mercy they also may obtain mercy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10361,183 +9415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:32  |  Romans 11:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神將眾人都圈在不順服之中，特意要憐恤眾人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God hath concluded them all in unbelief, that he might have mercy upon all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10553,183 +9569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:33  |  Romans 11:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>深哉，神豐富的智慧和知識！ 他的判斷何其難測！ 他的蹤跡何其難尋！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O the depth of the riches both of the wisdom and knowledge of God! how unsearchable are his judgments, and his ways past finding out!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10745,183 +9723,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:34  |  Romans 11:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰知道主的心？ 誰作過他的謀士呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For who hath known the mind of the Lord? or who hath been his counsellor?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10937,183 +9877,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:35  |  Romans 11:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰是先給了他， 使他後來償還呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or who hath first given to him, and it shall be recompensed unto him again?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11129,183 +10031,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:36  |  Romans 11:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為萬有都是本於他， 倚靠他，歸於他。 願榮耀歸給他，直到永遠。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For of him, and through him, and to him, are all things: to whom be glory for ever. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11321,183 +10185,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:3  |  Romans 11:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「主啊，他們殺了你的先知，拆了你的祭壇，只剩下我一個人；他們還要尋索我的命。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lord, they have killed thy prophets, and digged down thine altars; and I am left alone, and they seek my life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11513,183 +10339,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:4  |  Romans 11:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的回話是怎麼說的呢？[他說]：「我為自己留下七千人，是未曾向巴力屈膝的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But what saith the answer of God unto him? I have reserved to myself seven thousand men, who have not bowed the knee to the image of Baal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11705,183 +10493,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:5  |  Romans 11:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如今也是這樣，照着揀選的恩典，還有所留的餘數。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even so then at this present time also there is a remnant according to the election of grace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11897,183 +10647,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:6  |  Romans 11:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既是出於恩典，就不在乎行為；不然，恩典就不是恩典了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if by grace, then is it no more of works: otherwise grace is no more grace. But if it be of works, then is it no more grace: otherwise work is no more work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12089,183 +10801,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:7  |  Romans 11:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是怎麼樣呢？以色列人所求的，他們沒有得着。惟有蒙揀選的人得着了；其餘的就成了頑梗不化的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What then? Israel hath not obtained that which he seeketh for; but the election hath obtained it, and the rest were blinded</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12281,183 +10955,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 11:8  |  Romans 11:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如[經上]所記： 神給他們昏迷的心， 眼睛不能看見， 耳朵不能聽見， 直到今日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(According as it is written, God hath given them the spirit of slumber, eyes that they should not see, and ears that they should not hear;) unto this day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>