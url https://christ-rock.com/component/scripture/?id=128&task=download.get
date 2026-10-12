--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2db97b6157d94a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R12020cb3955f4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6e9e9bf997684938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdca1bb528c6d4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re979b77500cb4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3e94565a24054772" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd752c6745b6344c1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ree10e7b913e8460c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9823fc4101e14083"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5130e72749744dea"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R019240be0d504997"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rdceda504b71e4edf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re5d1a13593634815"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc432f2f7dc61438d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R01718a4ea90a4019"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3a3d9652b006482e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R59676a6cef6a4ea9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbfbbe91d7a644370"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3c60475a2e324bd7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra13bc83a1b7540b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2823843936304a49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R67b5a13e85e04387"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2a2a035cf0e546c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc658769985d645ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb24b3413d9324767"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re1f58c6e6e8440b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R21cd6d9085704820"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rfba3d3d07b9e4826"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb58d819ee9ce4117"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7f8a41593c2c49ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rca40e3181dc545e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R7aab3a0ff4134900"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R09735011bbfb4e59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R8dd04165c11a44ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R7ad5be2e32ad41b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rd7379a3db7724630"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra5a53e2a1b2b49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd752c6745b6344c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9823fc4101e14083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re6eb6623353e44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf834fb9d638f4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R019240be0d504997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6d0402be7fd84e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc5a1e24097e24ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R92d906e92a72413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb1ed81a2066a455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbeaa1a6e355f4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6e5da9f375fa4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc5a3c2d57a48442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdad976579a804729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfaffac9adc9d4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R970b332f15c94819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0c7b4b4aed9e46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re23be8559d524b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1b27639af45c4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5dd139d7d9a342c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8295ee4d2c61464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8ad838afcd1e4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5d3c66b9d43e4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc78b5677973a49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra80a783d45f04441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1406888655864aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf0089334697c4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf83714bfa075479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rdceda504b71e4edf" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1f7245e2d7bb4705" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra3b8beeb42d84718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ree10e7b913e8460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5130e72749744dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R335ebd9a29554b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcb76e959d4e5439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re5d1a13593634815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc432f2f7dc61438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R01718a4ea90a4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3a3d9652b006482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R59676a6cef6a4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbfbbe91d7a644370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3c60475a2e324bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra13bc83a1b7540b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2823843936304a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R67b5a13e85e04387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2a2a035cf0e546c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc658769985d645ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb24b3413d9324767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re1f58c6e6e8440b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R21cd6d9085704820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfba3d3d07b9e4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb58d819ee9ce4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7f8a41593c2c49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rca40e3181dc545e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7aab3a0ff4134900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R09735011bbfb4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8dd04165c11a44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7ad5be2e32ad41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd7379a3db7724630" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R72539eec7db9416f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9b7b2df2e36640f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf00cf92163224963" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R867efef1025542d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1dd4307326a4055" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ee1e00227aa4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e9d5854260f4536" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2bde1c925c484c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a688f0965734061" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R08f6407c44584f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8eed6f1a9ab7469a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8c5360a6b5f44f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radad44e3d4034ad4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ree0484cff45e45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b0af5a009a84029" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R772d8f82f9024a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8936c80e787547de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4cddc6e9534c4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1df67419520b48ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7bace0d7285d4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2dc6957c2c0e4a3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R701e19db69f04bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f2be477dc0b4ff0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2e9edd359ffd4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56eb630d051345be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7c8c3f1856214b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62ad51efdee246e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R33d3d6f4d391488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60bfe14e39d14da2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2d282cc8d5404f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R198646d6c8e14e0a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6979b3848a78468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaf11e64b9b54c88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re134406a00144460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5828437385f94d86" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf001d14d20f24453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87c890d3eecc4aa2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R939b0132a9fc48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebb5a4f28dbe4158" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbf87a050bbeb46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfffa7c64cfcb4eb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2afd6bb230424001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d1afb4537a34043" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf973eabbdfd146b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfff53db2af6540a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra95663cae5be42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc7055bf3b314bed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfcf49ce2da1c4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11c2949b9bf849e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf05a4293a864441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R795224593a8748e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf1ba6afff7bc4c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra52e7fd376494d51" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0309d62956e144dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf413e10b7df3492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcd4ec3942abc47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re7a6d00a8f554966" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb8109e9a26e24934" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra3f611d6f85d462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rddcad37755324a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3308dba262ca4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9c98f257eebb4bdd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd939f6c41ea04a55" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf413e10b7df3492a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rddcad37755324a8e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcd4ec3942abc47d3"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3308dba262ca4b9d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re7a6d00a8f554966"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9c98f257eebb4bdd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5066a9838deb4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rab9877c8dc60482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fc07142b8ff4c73" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rde54c45bd646401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Radd7cdf76d594f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd252d4ba234a4d83" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rab9877c8dc60482a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1fc07142b8ff4c73"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Radd7cdf76d594f67"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd252d4ba234a4d83"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2003e91f8f8542d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re8ff5f48e8534606" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0390645e7d47450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4dfe4fe7f71a4639" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raade4820ff4d4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf67799cd616b4da1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60d0c5ac7e414447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R596d3606cdd94349" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7878b86ca8784594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R546f8cd2c3ca4c0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re786dcf345324401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R8a234ac7d9e44edb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3e61a69e8544579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rcb20c0d643034205" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra97412b77f044563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R4158f3f14c1b42c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ed2d6aec97948dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R03ff8aaa862b4bb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00e7b22481ab4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R3c927d49c6f14596" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4864ae85eb6c47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rca09139c62924990" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6f0895295f64255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R85d3454dd11e4070" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra08ca3efa49640d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R5ca6340a99214088" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c4fe12e40ce4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R76d3f0830d464a89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf71fd1047d8d4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R50a79e5bec9f43fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9936d1641757495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R56249b827f314787" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05b1a2d9d5194bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R10bd83e84a5e4259" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f53489db13248e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R09073efb05cf4086" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a0e75f9135c4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rf39316c262d4492e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd289d43f6fa044bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc271f8419159433e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R712eb120c0564528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7f2a4b401d2a4fb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f12a508f4d94043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R27e8e3a7114a475c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d13ca40766d42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2275f62f1cfb4546" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6730837ba9dd414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Refc2a70318924d2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2699729cfcfc401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re3d8f758e9f34ff8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R178e7ea3eeaf495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb50337c74403414a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書第14章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Romans 14 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:9  |  Romans 14:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，基督死了，又活了，為要作死人並活人的主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For to this end Christ both died, and rose, and revived, that he might be Lord both of the dead and living.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:10  |  Romans 14:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這個人，為甚麼論斷弟兄呢？又為甚麼輕看弟兄呢？因我們都要站在神的臺前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But why dost thou judge thy brother? or why dost thou set at nought thy brother? for we shall all stand before the judgment seat of Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:11  |  Romans 14:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[經上]寫着： 主說：我憑着我的永生起誓： 萬膝必向我跪拜； 萬口必向我承認。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it is written, As I live, saith the Lord, every knee shall bow to me, and every tongue shall confess to God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:12  |  Romans 14:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣看來，我們各人必要將自己的事在神面前說明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So then every one of us shall give account of himself to God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:13  |  Romans 14:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我們不可再彼此論斷，寧可定意誰也不給弟兄放下絆腳跌人之物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us not therefore judge one another any more: but judge this rather, that no man put a stumblingblock or an occasion to fall in his brother’s way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:14  |  Romans 14:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我憑着主耶穌確知深信，凡物本來沒有不潔淨的；惟獨人以為不潔淨的，在他就不潔淨了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know, and am persuaded by the Lord Jesus, that there is nothing unclean of itself: but to him that esteemeth any thing to be unclean, to him it is unclean.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:15  |  Romans 14:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若因食物叫弟兄憂愁，就不是按着愛人的道理行。基督已經替他死，你不可因你的食物叫他敗壞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if thy brother be grieved with thy meat, now walkest thou not charitably. Destroy not him with thy meat, for whom Christ died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:16  |  Romans 14:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可叫你的善被人毀謗；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not then your good be evil spoken of:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:17  |  Romans 14:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神的國不在乎吃喝，只在乎公義、和平，並聖靈中的喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the kingdom of God is not meat and drink; but righteousness, and peace, and joy in the Holy Ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:18  |  Romans 14:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在這幾樣上服事基督的，就為神所喜悅，又為人所稱許。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he that in these things serveth Christ is acceptable to God, and approved of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:1  |  Romans 14:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>信心軟弱的，你們要接納，但不要辯論所疑惑的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Him that is weak in the faith receive ye, but not to doubtful disputations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:19  |  Romans 14:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我們務要追求和睦的事與彼此建立[德行]的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us therefore follow after the things which make for peace, and things wherewith one may edify another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:20  |  Romans 14:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可因食物毀壞神的工程。凡物固然潔淨，但有人因食物叫人跌倒，就是他的罪了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For meat destroy not the work of God. All things indeed are pure; but it is evil for that man who eateth with offence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:21  |  Romans 14:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無論是吃肉是喝酒，是甚麼別的事，叫弟兄跌倒，一概不做才好。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is good neither to eat flesh, nor to drink wine, nor any thing whereby thy brother stumbleth, or is offended, or is made weak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:22  |  Romans 14:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你有信心，就當在神面前守着。人在自己以為可行的事上能不自責，就有福了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou faith? have it to thyself before God. Happy is he that condemneth not himself in that thing which he alloweth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:23  |  Romans 14:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有疑心而吃的，就必有罪，因為他吃不是出於信心。凡不出於信心的都是罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he that doubteth is damned if he eat, because he eateth not of faith: for whatsoever is not of faith is sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:2  |  Romans 14:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人信百物都可吃；但那軟弱的，只吃蔬菜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For one believeth that he may eat all things: another, who is weak, eateth herbs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:3  |  Romans 14:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吃的人不可輕看不吃的人；不吃的人不可論斷吃的人；因為神已經收納他了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not him that eateth despise him that eateth not; and let not him which eateth not judge him that eateth: for God hath received him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:4  |  Romans 14:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你是誰，竟論斷別人的僕人呢？他或站住或跌倒，自有他的主人在；而且他也必要站住，因為主能使他站住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who art thou that judgest another man’s servant? to his own master he standeth or falleth. Yea, he shall be holden up: for God is able to make him stand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:5  |  Romans 14:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人看這日比那日強；有人看日日都是一樣。只是各人心裏要意見堅定。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>One man esteemeth one day above another: another esteemeth every day alike. Let every man be fully persuaded in his own mind.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:6  |  Romans 14:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>守日的人是為主守的。吃的人是為主吃的，因他感謝神；不吃的人是為主不吃的，也感謝神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that regardeth the day, regardeth it unto the Lord; and he that regardeth not the day, to the Lord he doth not regard it. He that eateth, eateth to the Lord, for he giveth God thanks; and he that eateth not, to the Lord he eateth not, and giveth God thanks.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:7  |  Romans 14:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們沒有一個人為自己活，也沒有一個人為自己死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For none of us liveth to himself, and no man dieth to himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 14:8  |  Romans 14:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若活着，是為主而活；若死了，是為主而死。所以，我們或活或死總是主的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For whether we live, we live unto the Lord; and whether we die, we die unto the Lord: whether we live therefore, or die, we are the Lord’s.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>