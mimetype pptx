--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -69,128 +69,128 @@
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R98025566dfaf4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfcc9fdde43194f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9de3ed326bad4468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1b3482cad74f4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8925a3f8d4a54d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdbe262e6b8d44c7a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcc3f9bc99fc844bf"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8f4575f52e12421d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1f11dc38dcef4efe"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R03a520291baf45c4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R960b5c9b07cc481e"/>
-[...34 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Re86a59be67a84e3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb11159c776234361"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5eb0fb928ef14070"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R212e551d25e24c7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf36b1fd6f44d478c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rcac25e4ca4aa4a42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re5914a5dcefb4160"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2763e7867c124e21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re07523a11aae4fbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0080a5132017493c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8da97039362242d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6e67a277b3274c4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4a86ab2d907f4d45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Refd422daa1364f8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9944632c67e1434e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R4b06275cd8454c22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R957203168aad44cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rfb356cd5d598408e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R151e47094f614985"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0f3763de4b5b4d03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rf75bdf4f1f1b4866"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R712fb247e0044a70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Re8f710b5613e4996"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R52004782ea80403b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R361f88d5354a47cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rcb81981ad0724911"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rb0f785c9657745a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Re46d8a2ef9914775"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R987e6e35aa6147fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3bdd46ebecd3402c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R6705572f229749a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R59bdb08c93e84b21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rf565eec20f7a4bd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rb43cd76e2b014014"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rbd554cc3a7c04e41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R0f3f7fd17f9642b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R529b4535fbfc4305"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9ff6dd90b06241fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcc3f9bc99fc844bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f11dc38dcef4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd53a2c261ca34fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7756e033cd074105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R960b5c9b07cc481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5f77cb5e09f14e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rad67e448f3054a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcd8c4fd4d71045b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9586b7661b21434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbb9bba135ea74640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3eb64ca23a694a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb316ca23957940bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1ebb621c4a15486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R094470b8f35f4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbbc4f60fc4ef470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf6ce3ddbdc844119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf059f5ba4f4b4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3302b1b3f4ef43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6dc8f7af881549d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1cf774c1429945b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbfe3b995002343d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R672b2a7dff5847d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R76d1c76d49c24ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Racf4dfdc9cb54ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5d93e15aa9ea4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8e7c8fdafd9c4020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb067f24fd5944cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R506533b79787416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0287ce2425a143e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R98435081d83642cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0d6674e4bb3b415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb8253864566544b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2afd0d97ecc9492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Ref5be415d5304f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re3b55cabb6464699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R33a0a6d4dac04e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R93288212407c4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R3b20790ab1c3448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R751ca281f275431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Re86a59be67a84e3e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R54ab7ff8e2aa480d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcb242f0bce1d4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f4575f52e12421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03a520291baf45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2869a0389178450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R19babc2179394866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb11159c776234361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5eb0fb928ef14070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R212e551d25e24c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf36b1fd6f44d478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcac25e4ca4aa4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re5914a5dcefb4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2763e7867c124e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re07523a11aae4fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0080a5132017493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8da97039362242d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6e67a277b3274c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4a86ab2d907f4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Refd422daa1364f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9944632c67e1434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4b06275cd8454c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R957203168aad44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfb356cd5d598408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R151e47094f614985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0f3763de4b5b4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf75bdf4f1f1b4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R712fb247e0044a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re8f710b5613e4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R52004782ea80403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R361f88d5354a47cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rcb81981ad0724911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb0f785c9657745a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re46d8a2ef9914775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R987e6e35aa6147fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3bdd46ebecd3402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6705572f229749a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R59bdb08c93e84b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf565eec20f7a4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rb43cd76e2b014014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rbd554cc3a7c04e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R0f3f7fd17f9642b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R529b4535fbfc4305" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4e0b093044da4a05" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -394,156 +394,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd059599e4881451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a0d69f8af4247cb" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd6364a8f6b4b41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R578e30423da64c6a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2195d07092f94afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff14cf1215254d2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra22ce102f8754661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8b3c128dba245d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdc1d17a287124a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0666b810d3e0424e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5342216cee024e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8233eeb95d24356" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb554e0466e9446b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc797f60569234483" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R12dda87541194405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45f27b181cea49bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R86b59c536d2148d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re728032f28d94de4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd222c2c10bd04e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R076b969cad024728" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4f3d5d45b83e4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba84132c58ee42a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5af71ac52cfa4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73f70231903d4f7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rcd939f10382f450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5839723421be4e06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb576c0747135497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8047baa72e664c14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R948167bb5bd246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e5f7bc25d72419d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rcb5a1ced953f4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6aa6cf5114a84371" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7e166e49c3e042a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53fcdbbc78804ddc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0bbee5731a1e4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb53a1055cd4b4b98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3e91102c65714e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ee8a922ffd04d20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R11ecb5eed616428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R451116f371274f79" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R364ffdaa9caa415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6638113891f4332" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R7240eb668d35445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad9c8c6c1256484d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5a15ce09bd6e4fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbdd0e8103db4796" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R58c703fde0de4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fb4d2e82c5b4f52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc83e35cc0eff42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfef2133f626a417c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb4ad246a1ef8418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7db9a5ceb98d4949" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ref5b330e72234ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02de8fbfab9f4959" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R64314403e4e1468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3dd8c13de1214a2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Raf131329510c4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3d58517e005463f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rea65fceece284b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33d2f4e16eb44859" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rfb6b94e5cf8548ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e2da7de6802484d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R07fb5ad9c64d4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7162019f5d34cf3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re7e67a6a13e84270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbac2fe15dc6448e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R433b5622643a486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5194aadea91476c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1f96affd6b934efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d52d6da6e194b36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Recc05c5d23964ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d2e5a8448c14db8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4245c0bd9ced4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9baa705cbb8d4569" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf6b0be807aa84abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2017cb5f3694e9f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3922,100 +3922,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R33adec37db70444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra8a55adbaf784e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1f67ac9de2eb46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb6f9a03e6fb7475a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re6218af90b674be1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc700f2a68261466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6c482842f2984892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R20abdcf121504958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rff197f8a2177493a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra6435950f279408f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra8a55adbaf784e1d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6c482842f2984892"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1f67ac9de2eb46da"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R20abdcf121504958"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5041,116 +5041,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb6f9a03e6fb7475a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rff197f8a2177493a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra81b76f560b74720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R286486e53b164960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reae35bd0f88046c8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3797b293eaa3447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R32fad5e1b3624fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bab40939571498b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R286486e53b164960"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Reae35bd0f88046c8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R32fad5e1b3624fc5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6bab40939571498b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5214,156 +5214,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb14ba1e3458f4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbb86ef9e5d374649" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R112aa16c928c4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3375a693ad214524" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82319b4711834380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R34e2280550364fb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2070e9d2f10d4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4010652041f44c17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c73905c60a447a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R441a309f7e634062" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rceb990532b0a4423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc18f38154ba541ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8da00c7eaa1f461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R55f4bf9597904632" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02343720415c4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R878409feb5e94d51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a00193a72674461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rfa56129898b04242" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32ccd9b532da479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R285d6aa315844bd4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5662ad93ffe433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rcf0b795c01824728" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5eff3f783f654cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R0aff66a368024932" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cb70d3bad53466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd322f90763f3452d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb806a4dee1246b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R23335a1c20934490" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20d0256f884c427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Ra4eb1655dec34120" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2e3e173d4ca43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R61855315fe184e9e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45cb5fff75c2475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ra3bd39dd19604c06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f383a4998dd4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rc6b9a86251a34fff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5762f01de6940d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R50bd1053d3044942" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1aa745a2b334ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R987afb47a1084659" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R804eae7650cd4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R4fa09f6b89bf4cad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59cd49fc467243bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R26f824fd91d9415d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R303564a895f0411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rded231ad76fc4c6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97ae411c1f7046ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R93d554ce9be4439b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R663fb6687c9e477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5d464bed9d1b4ed4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cd5d1bf4b9f4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rbb37b2d189724672" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R472a8f47f0cd4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R9b768a7a83e54ba9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda06beeac5634aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R368acb42a0724fb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R172dac1b9e9e4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Re5c01b3d575540a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff70494ad337463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R1fbb42c60a5c48df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0713db2e752e4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R8c44300e227f4e35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cd24be2174f4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R9ba08c5f2fbb4001" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd6ed5caa83943ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdc7c90282df149ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbf61326fe1348b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rbd5e5fc35b4e44cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bbfd11d342945d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ref584ae9961645a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R452ba5a283864098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rffdacd10645b45ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46e03354c215457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R628525b1c6c34359" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0c2ba8403f64665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfae341423b7c4718" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5381,65 +5381,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mark 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5457,183 +5461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:9  |  Mark 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他因為人多，就吩咐門徒叫一隻小船伺候着，免得眾人擁擠他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he spake to his disciples, that a small ship should wait on him because of the multitude, lest they should throng him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5649,183 +5615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:10  |  Mark 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他治好了許多人，所以凡有災病的，都擠進來要摸他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he had healed many; insomuch that they pressed upon him for to touch him, as many as had plagues.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5841,183 +5769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:11  |  Mark 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>污鬼無論何時看見他，就俯伏在他面前，喊着說：「你是神的兒子。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unclean spirits, when they saw him, fell down before him, and cried, saying, Thou art the Son of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6033,183 +5923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:12  |  Mark 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌再三地囑咐他們，不要把他顯露出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he straitly charged them that they should not make him known.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6225,183 +6077,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:13  |  Mark 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌上了山，隨自己的意思叫人來；他們便來到他那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he goeth up into a mountain, and calleth unto him whom he would: and they came unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6417,183 +6231,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:14  |  Mark 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他就設立十二個人，要他們常和自己同在，也要差他們去傳道，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he ordained twelve, that they should be with him, and that he might send them forth to preach,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6609,183 +6385,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:15  |  Mark 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並給他們權柄趕鬼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to have power to heal sicknesses, and to cast out devils:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6801,183 +6539,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:16  |  Mark 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[這十二個人]有西門（耶穌又給他起名叫彼得），</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Simon he surnamed Peter;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6993,183 +6693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:17  |  Mark 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有西庇太的兒子雅各和雅各的兄弟約翰（又給這兩個人起名叫半尼其，就是雷子的意思），</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And James the son of Zebedee, and John the brother of James; and he surnamed them Boanerges, which is, The sons of thunder:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7185,183 +6847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:18  |  Mark 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有安得烈、腓力、巴多羅買、馬太、多馬、亞勒腓的兒子雅各，和達太，並奮銳黨的西門，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Andrew, and Philip, and Bartholomew, and Matthew, and Thomas, and James the son of Alphaeus, and Thaddaeus, and Simon the Canaanite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7377,183 +7001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:1  |  Mark 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌又進了會堂，在那裏有一個人枯乾了一隻手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he entered again into the synagogue; and there was a man there which had a withered hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7569,183 +7155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:19  |  Mark 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有賣耶穌的加略人猶大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Judas Iscariot, which also betrayed him: and they went into an house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7761,183 +7309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:20  |  Mark 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌進了一個屋子，眾人又聚集，甚至他連飯也顧不得吃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the multitude cometh together again, so that they could not so much as eat bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7953,183 +7463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:21  |  Mark 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌的親屬聽見，就出來要拉住他，因為他們說他癲狂了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when his friends heard of it, they went out to lay hold on him: for they said, He is beside himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8145,183 +7617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:22  |  Mark 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從耶路撒冷下來的文士說：「他是被別西卜附着」；又說：「他是靠着鬼王趕鬼。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the scribes which came down from Jerusalem said, He hath Beelzebub, and by the prince of the devils casteth he out devils.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8337,183 +7771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:23  |  Mark 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌叫他們來，用比喻對他們說：「撒但怎能趕出撒但呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he called them unto him, and said unto them in parables, How can Satan cast out Satan?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8529,183 +7925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:24  |  Mark 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若一國自相紛爭，那國就站立不住；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if a kingdom be divided against itself, that kingdom cannot stand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8721,183 +8079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:25  |  Mark 3:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若一家自相紛爭，那家就站立不住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if a house be divided against itself, that house cannot stand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8913,183 +8233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:26  |  Mark 3:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若撒但自相攻打紛爭，他就站立不住，必要滅亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if Satan rise up against himself, and be divided, he cannot stand, but hath an end.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9105,183 +8387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:27  |  Mark 3:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沒有人能進壯士家裏，搶奪他的家具；必先捆住那壯士，才可以搶奪他的家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>No man can enter into a strong man’s house, and spoil his goods, except he will first bind the strong man; and then he will spoil his house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9297,183 +8541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:28  |  Mark 3:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我實在告訴你們，世人一切的罪和一切褻瀆的話都可得赦免；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Verily I say unto you, All sins shall be forgiven unto the sons of men, and blasphemies wherewith soever they shall blaspheme:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9489,183 +8695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:2  |  Mark 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人窺探耶穌，在安息日醫治不醫治，意思是要控告耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they watched him, whether he would heal him on the sabbath day; that they might accuse him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9681,183 +8849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:29  |  Mark 3:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡褻瀆聖靈的，卻永不得赦免，乃要擔當永遠的罪。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he that shall blaspheme against the Holy Ghost hath never forgiveness, but is in danger of eternal damnation:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9873,183 +9003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:30  |  Mark 3:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[這話是]因為他們說：「他是被污鬼附着的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because they said, He hath an unclean spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10065,183 +9157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:31  |  Mark 3:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當下，耶穌的母親和弟兄來，站在外邊，打發人去叫他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There came then his brethren and his mother, and, standing without, sent unto him, calling him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10257,183 +9311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:32  |  Mark 3:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有許多人在耶穌周圍坐着，他們就告訴他說：「看哪，你母親和你弟兄在外邊找你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the multitude sat about him, and they said unto him, Behold, thy mother and thy brethren without seek for thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10449,183 +9465,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:33  |  Mark 3:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「誰是我的母親？誰是我的弟兄？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he answered them, saying, Who is my mother, or my brethren?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10641,183 +9619,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:34  |  Mark 3:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就四面觀看那周圍坐着的人，說：「看哪，我的母親，我的弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he looked round about on them which sat about him, and said, Behold my mother and my brethren!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10833,183 +9773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:35  |  Mark 3:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡遵行神旨意的人就是我的弟兄姊妹和母親了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For whosoever shall do the will of God, the same is my brother, and my sister, and mother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11025,183 +9927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:3  |  Mark 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對那枯乾一隻手的人說：「起來，站在當中。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he saith unto the man which had the withered hand, Stand forth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11217,183 +10081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:4  |  Mark 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問眾人說：「在安息日行善行惡，救命害命，哪樣是可以的呢？」他們都不作聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he saith unto them, Is it lawful to do good on the sabbath days, or to do evil? to save life, or to kill? But they held their peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11409,183 +10235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:5  |  Mark 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌怒目周圍看他們，憂愁他們的心剛硬，就對那人說：「伸出手來！」他把手一伸，手就復了原。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he had looked round about on them with anger, being grieved for the hardness of their hearts, he saith unto the man, Stretch forth thine hand. And he stretched it out: and his hand was restored whole as the other.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11601,183 +10389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:6  |  Mark 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法利賽人出去，同希律一黨的人商議怎樣可以除滅耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Pharisees went forth, and straightway took counsel with the Herodians against him, how they might destroy him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11793,183 +10543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:7  |  Mark 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌和門徒退到海邊去，有許多人從加利利跟隨他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Jesus withdrew himself with his disciples to the sea: and a great multitude from Galilee followed him, and from Judæa,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11985,183 +10697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 3:8  |  Mark 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有許多人聽見他所做的大事，就從猶太、耶路撒冷、以土買、約旦河外，並泰爾、西頓的四方來到他那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And from Jerusalem, and from Idumaea, and from beyond Jordan; and they about Tyre and Sidon, a great multitude, when they had heard what great things he did, came unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>