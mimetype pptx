--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb362bccdf0854b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf3eebb15295748c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5c8232c88b12494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1eb0f1d554b04a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7d044325575a4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9ef605cae9564a44" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1cc37e30122f44f0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc4e47d6e8c5d419b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0d55092d47e44108"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7c8fb18480c64bb5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R19fe7ecf4dcb48e2"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R9b1649cd83604a84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R441abab62ee8410d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R675976bf938b4c10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8d149e1cf7684e56"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ref779b9107a741ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfdfd7f226d694746"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc96c8f53f2314b94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5b7143cbf35a402c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re77ba1aebaa141f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R75811726d2884dc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6f975795fb2b46c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc8be638d270643a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R987b66c50c9c47a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7e7759cfb6184b67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R8f0062df620d4f52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd3689f5252454eb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5a1110b895e24922"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R744f9c56142048fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3b0aaf5af4424e84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R435b957580e9451b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R40e807b2766945db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4b1af1058a614bc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R277ce1175bbc4b23"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8ec819ca507d4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1cc37e30122f44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d55092d47e44108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5f03da0ec3d2469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra99c844a8b5a47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R19fe7ecf4dcb48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc14ac520885c4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbb197aa6d826436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1ff6ad639d884cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6054ac7e1e914016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5eb23836a72346ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R674539d3c19349da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd8b47bd5b0b5450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rca01dcc344744bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R11d3e4ab8253426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R239a15cf11e64d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4f5b48bc7b584e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R67b5ae9c51d44afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7ddcd8d62a3642a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R96f3544acabe4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb23a3bb59d274b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1f4e4d6086884833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9f23217c6f9e445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R12b21541f1704724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re76f144e679b4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R66f85b46bc89472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9b1649cd83604a84" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra0c1815294294c4f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8e258ed20ea749b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc4e47d6e8c5d419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c8fb18480c64bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4c48d8b2d0044d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2e4969aa9db945cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R441abab62ee8410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R675976bf938b4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8d149e1cf7684e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ref779b9107a741ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfdfd7f226d694746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc96c8f53f2314b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5b7143cbf35a402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re77ba1aebaa141f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R75811726d2884dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6f975795fb2b46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc8be638d270643a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R987b66c50c9c47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7e7759cfb6184b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8f0062df620d4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd3689f5252454eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5a1110b895e24922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R744f9c56142048fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3b0aaf5af4424e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R435b957580e9451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R40e807b2766945db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4b1af1058a614bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R277ce1175bbc4b23" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3f54475ede6948af" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78dc010ec3724656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97ecff4dc7104134" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2d4b5a35ac7c4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2dfd875524cf448c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R65922c506d8748d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R085bd0cd2f4641dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7557061c15964194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12d7e8b496e149b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R89b3d558dca546d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R175816638c8447ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Reac59ac6bad743be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf31d38475dd149a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc61225d054754129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf065388eb2e0490f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1e6b4b09d26f40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2cebc8a4921343c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd4e2f0f0a2e84f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4f89a7a11dd444e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbe2e5cead1e044f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R753f5a9f713c4570" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc2e6aea2773340fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb02229628ab42b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R57f7169770344a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1bdb04d7c37410e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R88da2ca2fa424a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2586a30692f84fb8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R134f18e5f4ab4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b8cb62e69024a83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R41072d6cbfe749c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8d404f32f1a4539" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1e43dbe6e91c48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R101cc7a4a4274aa1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfadbf1c211474272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f32c1dae6eb4ea1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra5c0f58bd6f640ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29c980ff159a4224" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb002af6aa56b4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8fbf03b48f74a8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R848d48a42aea4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R206075a6a7a540a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd4ad2017422847f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R148977abeed74360" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3c3f65deac5d48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R525e272207944355" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R50b96e42ef914157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2c3c088c2c14ab7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd34b6ba833b34587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ed1ee0f35da4a0c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R397dae28fca14063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd1f948a3ef014ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R540067c5b87740db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9032ccc8a7dc4616" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra31db30c52aa4be5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f163db60ca444de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R86828c779e184ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1bd52843c2464f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3538098226db40a9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R537fab289c9a4ff0" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd1f948a3ef014ab6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R86828c779e184ffb"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R540067c5b87740db"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1bd52843c2464f5e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9032ccc8a7dc4616"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3538098226db40a9"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4bca7ab6ba2a428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R76d04a508db74896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07a2b22d2d6c4a29" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4f43a4680ffb4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6144e4fa3d744232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fa0aec27fde4121" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R76d04a508db74896"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R07a2b22d2d6c4a29"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6144e4fa3d744232"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5fa0aec27fde4121"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e437249eb204963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R99236b884d8141f7" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52a187cbe89f4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd7f4a192e23e4b2a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc80ecb59afe84226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R01d2dc2d763b4791" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R678cb7be217e45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R8cb2e335cc114fec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51d7aa54b03a46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R36f28f4110e5438d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71404d4c0cda449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R67e1b2598ea84ad1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb47759d990ad4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R99257c1ec7304656" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58b67978f1b24afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf37af21b22714ed1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4d1929ae56242ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra38489fda07c451e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R517b32ff0e8d4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra966c43a00c14101" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23ddc83939db4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R7bbd0a1a64524ce5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c6c5f48e5fc43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R17c088308a834812" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb765ebcd25404d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4c80e92293444a82" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3bd8a8fe7d64170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R470225cb98db4aad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30e9c70f43294da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Ra596ca5e79174204" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e3f469a20dc4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc6093c5f47f747e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f20d587d3924339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R3828e50763684f48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbda22dd440e44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3fcb010339924269" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re79d1ef705bb4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8143c735973043b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d53105d16184c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4009b39a7d5d41f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b4a9f1346ea43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9e617666d8c0413b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8904c1de9b614b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R27eb6b2760f248c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac907acc7fde4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb171728ceae048cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd5c0e10ac234610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R33534d2c36984445" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Romans 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:9  |  Romans 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛人不可虛假。惡，要厭惡；善，要親近。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let love be without dissimulation. Abhor that which is evil; cleave to that which is good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:10  |  Romans 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛弟兄，要彼此親熱；恭敬人，要彼此推讓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be kindly affectioned one to another with brotherly love; in honour preferring one another;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:11  |  Romans 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殷勤，不可懶惰；要心裏火熱，常常服事主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not slothful in business; fervent in spirit; serving the Lord;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:12  |  Romans 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在指望中要喜樂；在患難中要忍耐；禱告要恆切。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoicing in hope; patient in tribulation; continuing instant in prayer;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:13  |  Romans 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聖徒缺乏，要幫補；客，要一味地款待。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Distributing to the necessity of saints; given to hospitality.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:14  |  Romans 12:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>逼迫你們的，要給他們祝福；只要祝福，不可咒詛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bless them which persecute you: bless, and curse not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:15  |  Romans 12:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與喜樂的人要同樂；與哀哭的人要同哭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoice with them that do rejoice, and weep with them that weep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:16  |  Romans 12:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要彼此同心；不要志氣高大，倒要俯就卑微的人。不要自以為聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be of the same mind one toward another. Mind not high things, but condescend to men of low estate. Be not wise in your own conceits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:17  |  Romans 12:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要以惡報惡；眾人以為美的事要留心去做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Recompense to no man evil for evil. Provide things honest in the sight of all men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:18  |  Romans 12:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若是能行，總要盡力與眾人和睦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If it be possible, as much as lieth in you, live peaceably with all men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:1  |  Romans 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，弟兄們，我以神的慈悲勸你們，將身體獻上，當作活祭，是聖潔的，是神所喜悅的；你們如此事奉乃是理所當然的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I beseech you therefore, brethren, by the mercies of God, that ye present your bodies a living sacrifice, holy, acceptable unto God, which is your reasonable service.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:19  |  Romans 12:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的弟兄，不要自己伸冤，寧可讓步，聽憑主怒；因為[經上]記着：「主說：『伸冤在我，我必報應。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Dearly beloved, avenge not yourselves, but rather give place unto wrath: for it is written, Vengeance is mine; I will repay, saith the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:20  |  Romans 12:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，「你的仇敵若餓了，就給他吃，若渴了，就給他喝；因為你這樣行就是把炭火堆在他的頭上。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore if thine enemy hunger, feed him; if he thirst, give him drink: for in so doing thou shalt heap coals of fire on his head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:21  |  Romans 12:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不可為惡所勝，反要以善勝惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not overcome of evil, but overcome evil with good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:2  |  Romans 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要效法這個世界，只要心意更新而變化，叫你們察驗何為神的善良、純全、可喜悅的旨意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And be not conformed to this world: but be ye transformed by the renewing of your mind, that ye may prove what is that good, and acceptable, and perfect, will of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:3  |  Romans 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我憑着所賜我的恩對你們各人說：不要看自己過於所當看的；要照着神所分給各人信心的大小，看得合乎中道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I say, through the grace given unto me, to every man that is among you, not to think of himself more highly than he ought to think; but to think soberly, according as God hath dealt to every man the measure of faith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:4  |  Romans 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正如我們一個身子上有好些肢體，肢體也不都是一樣的用處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as we have many members in one body, and all members have not the same office:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:5  |  Romans 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們這許多人，在基督裏成為一身，互相聯絡作肢體，也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So we, being many, are one body in Christ, and every one members one of another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:6  |  Romans 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>按我們所得的恩賜，各有不同。或說預言，就當照着信心的程度說[預言]；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Having then gifts differing according to the grace that is given to us, whether prophecy, let us prophesy according to the proportion of faith;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:7  |  Romans 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或作執事，就當[專一]執事；或作教導的，就當[專一]教導；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or ministry, let us wait on our ministering: or he that teacheth, on teaching;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅馬書 12:8  |  Romans 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或作勸化的，就當[專一]勸化；施捨的，就當誠實；治理的，就當殷勤；憐憫人的，就當甘心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or he that exhorteth, on exhortation: he that giveth, let him do it with simplicity; he that ruleth, with diligence; he that sheweth mercy, with cheerfulness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>