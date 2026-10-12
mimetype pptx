--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R40d6840f361642a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R735e61bab58a40bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0f8f2b6ccb4d45b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd5a12f12bf3c4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5c1b92b344844c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R60e6ecfc1f6e45b0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4b253ef6a2574503"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R06e1455fcfd84978"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R63033efcacb840f8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rce33206ae63447cd"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R93ba0844e355489d"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R941412b3c324431f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd58e0812b2ce4beb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R758b7f0a060a4d33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3a41573fe73245d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1f2b399e25e3409d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R28160a6d03134a4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1e6d66b0ea0a4c68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5bc8f552bb684ed6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9df3bfb5a9724c8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc232a091a9154b81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8bca71b74a3943b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5e4b5a3edd37445c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re88564130c3f430e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9db121c8c1c54349"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6f09c35b3d994e60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Raf72df22ee4e4d3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9d12f5e5495c4f0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rdf8f6fee29914b2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R481017a3dd8148ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0f51d29158dc47fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rf9da1a89d9044329"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R9f8135cab52441a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rc913bbfb00ac48c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd3d916c6912c4358"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rd4587a9e56fa4795"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R4f46fe0c746e4558"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R94e9ee08504944a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b253ef6a2574503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63033efcacb840f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re685795e89f44602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R398af7097d9e498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R93ba0844e355489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0139bb5049ce42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R19afa46540144929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re62eabc9f229498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R79fe3ebe03e544df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R886711279f054c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd6c956b3cd584a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6ca33ca8e9f64049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc5c64ba814b244f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2a2aa7f855914c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra45d6aa01ef1476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R02e8c8d5ed78485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R22723613b68a4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R661951214956464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re840f4f1e0c2460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7c6eb5bc1f444c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R92ee4bf0e7184944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfdb8d4bf5ee14d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3fd7ec7c6774474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7a99cd0e447c462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R29c123bd6d314582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1d26a1b8bf92484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra49ab438e74843cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rff36594c6835476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R941412b3c324431f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R588ee4af5d0745ff" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R40e508da1ff2483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R06e1455fcfd84978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce33206ae63447cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd1e2c5ab3d114a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R75e38b1954ed45c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd58e0812b2ce4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R758b7f0a060a4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3a41573fe73245d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1f2b399e25e3409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R28160a6d03134a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1e6d66b0ea0a4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5bc8f552bb684ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9df3bfb5a9724c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc232a091a9154b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8bca71b74a3943b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5e4b5a3edd37445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re88564130c3f430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9db121c8c1c54349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6f09c35b3d994e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raf72df22ee4e4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9d12f5e5495c4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdf8f6fee29914b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R481017a3dd8148ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0f51d29158dc47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf9da1a89d9044329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9f8135cab52441a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc913bbfb00ac48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd3d916c6912c4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd4587a9e56fa4795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4f46fe0c746e4558" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8277495c8df84a88" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R68e3efd9c9c5400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60631069659c4bfc" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R47169da7002f4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f9cd7105d544ca7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfa77456fef5e4153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c4c74d5f887417f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R611adfe3ce774c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R563c3ce9980b4f71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9ff384d08c0b49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8b953ae4723488d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc6a5c3de0d454d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b0c89c82c6f4388" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0a55b8a4c86e4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0fa27a39cf74d3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc55614081aa8402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02ba716951b248aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6e15857c534a4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60e898725b694fb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra6fe4df2bcc84c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bc1db5c820a4e17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9c25fbb746e44cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb63ac965249d4fa6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbdce80b19bda49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cbb88ccebfb4cd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4beedcec6ba248d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68345555018b45ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb8f0c274aa474cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fb8beb7b86a4bb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8cef51240e2b4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R691372173171452b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0ac0f16a967b4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1ddd97495f74a0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2d740926172c462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc960755db40646bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf9d40f0a37604c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc215061732244af9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4ffd62cf53f24f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb881daacc4f449f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1525f7dc5c2b4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce686577813d4e83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R703ae22b111e4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1d81eaae5ff4e84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdb35ac1d312e400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re79c687864b54bf9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R50719365f8094d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a5c9583dbc3472a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7fcdf25e56c64bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fedc1c99945480d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0e9593902d7f47b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73a853050f354652" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7362b7a2b59a4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R952be85b67e94cae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R15d61af8107e413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50a7ea8e0ddf4bf4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8093a707f8e041e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R04f4965aa89f4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1e3bdda0dd754fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd966046066b541fc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce65e0af83394cfe" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R424d5e17c3bc478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf742077dfaa74997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdfc6801a49884124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8dbae18bf81c418e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7f412b761c704d4a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R04f4965aa89f4e5a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf742077dfaa74997"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1e3bdda0dd754fd5"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdfc6801a49884124"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd966046066b541fc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8dbae18bf81c418e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R62c4c3df57b14cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R20f618dcf61f46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2282e4b453e49f1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcb02e1b74b9f4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rac02adb1536e496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc239437ce4094b53" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R20f618dcf61f46c8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd2282e4b453e49f1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rac02adb1536e496a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc239437ce4094b53"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac5114a99dcd4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R358150ac31c14935" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdca58a2547e64488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbab180b7b71448e0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5e85e6c935a401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbf09b91826ce4bc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03fe0c07908d4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R89790c8f0a574303" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra128dd6846e54386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R248b945a06af4469" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R976280a2c07d4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rad73b936108d417b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0642cac7fdc4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra67cb5775f224f7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f08e69ae0c549e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rcb8c60574ca343f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a32e7fc648d4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R008555fa69fe4a04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc46366b26cd5453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R729c5927cab847b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfc40aa236604daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rcd93b0eb4e6b420b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R873cbaaff453481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R750537b5a137448a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83e8495d58a04117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R94e2f9d887504d80" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re10e3d2ba8a84b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb04d3e06eae7435c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb8d32add80e43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R94299a97bb774505" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8847999b65cc4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R6bbecc91c9674ede" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2eab1ac0694d45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R6ce4dda211094947" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d0c8e4f85554658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R302155c439b44bf3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6bed0fc0d8144c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re8a9e319a4f64bc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5bfedfc6a604e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Ra282b419e7db43a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d56da13f74047d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd80c2e4957f74961" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58329b8d812245a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R49b5a01db66a4516" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra03e416c031c47f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R51d7bbb83b9d46a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R639cecd08f234ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R992815fc35ec4eae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccc9aa12657949c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7c10fe27ab67441b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13bab2db647443e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R12104efa978f4fa7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc80c2002af6044d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbdb160cad3ce4f44" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書第16章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Corinthians 16 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:9  |  1 Corinthians 16:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為有寬大又有功效的門為我開了，並且反對的人也多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For a great door and effectual is opened unto me, and there are many adversaries.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:10  |  1 Corinthians 16:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若是提摩太來到，你們要留心，叫他在你們那裏無所懼怕；因為他勞力做主的工，像我一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now if Timotheus come, see that he may be with you without fear: for he worketh the work of the Lord, as I also do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:11  |  1 Corinthians 16:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，無論誰都不可藐視他，只要送他平安前行，叫他到我這裏來，因我指望他和弟兄們同來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let no man therefore despise him: but conduct him forth in peace, that he may come unto me: for I look for him with the brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,179 +4779,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:12  |  1 Corinthians 16:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於兄弟亞波羅，我再三地勸他同弟兄們到你們那裏去；但這時他決不願意去，幾時有了機會他必去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As touching our brother Apollos, I greatly desired him to come unto you with the brethren: but his will was not at all to come at this time; but he will come when he shall have convenient time.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:13  |  1 Corinthians 16:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們務要警醒，在真道上站立得穩，要作大丈夫，要剛強。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Watch ye, stand fast in the faith, quit you like men, be strong.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:14  |  1 Corinthians 16:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡你們所做的都要憑愛心而做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let all your things be done with charity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:15  |  1 Corinthians 16:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，你們曉得司提法那一家，是亞該亞初結的果子，並且他們專以服事聖徒為念。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I beseech you, brethren, (ye know the house of Stephanas, that it is the firstfruits of Achaia, and that they have addicted themselves to the ministry of the saints,)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:16  |  1 Corinthians 16:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我勸你們順服這樣的人，並一切同工同勞的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That ye submit yourselves unto such, and to every one that helpeth with us, and laboureth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:17  |  1 Corinthians 16:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>司提法那和福徒拿都，並亞該古到這裏來，我很喜歡；因為你們待我有不及之處，他們補上了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am glad of the coming of Stephanas and Fortunatus and Achaicus: for that which was lacking on your part they have supplied.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:18  |  1 Corinthians 16:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們叫我和你們心裏都快活。這樣的人，你們務要敬重。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they have refreshed my spirit and yours: therefore acknowledge ye them that are such.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:1  |  1 Corinthians 16:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到為聖徒捐錢，我從前怎樣吩咐加拉太的眾教會，你們也當怎樣行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now concerning the collection for the saints, as I have given order to the churches of Galatia, even so do ye.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:19  |  1 Corinthians 16:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞細亞的眾教會問你們安。亞居拉和百基拉並在他們家裏的教會，因主多多地問你們安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The churches of Asia salute you. Aquila and Priscilla salute you much in the Lord, with the church that is in their house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:20  |  1 Corinthians 16:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾弟兄都問你們安。你們要親嘴問安，彼此務要聖潔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the brethren greet you. Greet ye one another with an holy kiss.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:21  |  1 Corinthians 16:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我－保羅親筆問安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The salutation of me Paul with mine own hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:22  |  1 Corinthians 16:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人不愛主，這人可詛可咒。主必要來！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If any man love not the Lord Jesus Christ, let him be Anathema Maranatha.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:23  |  1 Corinthians 16:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願主耶穌基督的恩[常]與你們眾人同在！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The grace of our Lord Jesus Christ be with you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:24  |  1 Corinthians 16:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在基督耶穌裏的愛與你們眾人同在。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My love be with you all in Christ Jesus. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:2  |  1 Corinthians 16:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每逢七日的第一日，各人要照自己的進項抽出來留着，免得我來的時候現湊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Upon the first day of the week let every one of you lay by him in store, as God hath prospered him, that there be no gatherings when I come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:3  |  1 Corinthians 16:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>及至我來到了，你們寫信舉薦誰，我就打發他們，把你們的捐資送到耶路撒冷去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when I come, whomsoever ye shall approve by your letters, them will I send to bring your liberality unto Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:4  |  1 Corinthians 16:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若我也該去，他們可以和我同去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if it be meet that I go also, they shall go with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:5  |  1 Corinthians 16:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要從馬其頓經過；既經過了，就要到你們那裏去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now I will come unto you, when I shall pass through Macedonia: for I do pass through Macedonia.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:6  |  1 Corinthians 16:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或者和你們同住幾時，或者也過冬。無論我往哪裏去，你們就可以給我送行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it may be that I will abide, yea, and winter with you, that ye may bring me on my journey whithersoever I go.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:7  |  1 Corinthians 16:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我如今不願意路過見你們；主若許我，我就指望和你們同住幾時。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I will not see you now by the way; but I trust to tarry a while with you, if the Lord permit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 16:8  |  1 Corinthians 16:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我要仍舊住在以弗所，直等到五旬節；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will tarry at Ephesus until Pentecost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>