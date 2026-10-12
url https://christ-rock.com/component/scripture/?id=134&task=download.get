--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7da851e1f8d54fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra1d25e4cbb2d4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9b8d39ad9fcb4921" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra4f274545e3949ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R217cfad91edf4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Red49a3cff038448c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf5f4a5eefce2422c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7ef442c4ee61438d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb4a404c63a214b57"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R296d91fdc03b4365"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc77cddf714154d2e"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4333260bd09342d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R67dcf5a458974712"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R79820794c88c47de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6ea1a99297584a18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R316905667f654562"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R105638807b234614"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf4be435c640e4cc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R81a96df3e5df46bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R94ac313a68c84168"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7d85f20f64e24de6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3952cf42868a4fc6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R571c6c5ca9304050"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R36deec9ebcd74bb4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Ra19a5d9190e54b7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R38b1fc40e5b34aad"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2bc152ff43da4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf5f4a5eefce2422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4a404c63a214b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ree916842f5be4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd04fb84d37424503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc77cddf714154d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R71c8238d4ddf4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8f7c97a4793e4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7e57489187d24be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd0093590beb34e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2b2b0da2706640db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R228979258d104d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1dd38baf612d4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R10739bb931934cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0fee59803a974c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R243427aea58a49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R31362b9090324d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd0dc5d8fd75b4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4333260bd09342d8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rff72318eba564a48" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Racb74bb47ee6406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7ef442c4ee61438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R296d91fdc03b4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R65463f76c66849a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0076613b7b1a4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R67dcf5a458974712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R79820794c88c47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6ea1a99297584a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R316905667f654562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R105638807b234614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf4be435c640e4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R81a96df3e5df46bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R94ac313a68c84168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7d85f20f64e24de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3952cf42868a4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R571c6c5ca9304050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R36deec9ebcd74bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra19a5d9190e54b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R38b1fc40e5b34aad" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf87113a851e94613" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R804b68b268564b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9ab4864db58453f" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3e5ee647df7944ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93f9eb6fd7c34a08" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2c8be1110d004459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra340a8c1ccdf4410" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rda0421de5fbe43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda37ce329e184423" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7999824c01984592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67dc94d9a01f4cde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R68935a9fa3374e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb00ea00b3d74c28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R893b98f55b63418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebf4b1a72f2442d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R49fa8fccd5b14968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1ad23adf5154952" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4224ebb5ab1f44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd68e15c5774e41f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb2330634244b44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R152a968fbbfd434d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra4812d5aced242f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R876bd253a393492a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5b571d540d8443da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf42978de3774481a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R691779a1ce904644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf10194e134b4a84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R66835a1604094041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73c2fefb51f24760" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R686ab8ba0fbb44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc52374655cb64fb9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R818cb0baea634414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce8debf1d1044525" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf5c4f9d5a1be4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R139c4142c34d45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R94ce024197a44e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5c7fd65994a34334" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R319846e27318493c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R616c0671ec2a4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7fc6829f3c5746d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd719e54fb3e44054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0d356552ed884312" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3e29c12f9fdc4320" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R139c4142c34d45e2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7fc6829f3c5746d1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R94ce024197a44e0d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd719e54fb3e44054"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5c7fd65994a34334"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0d356552ed884312"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb41cd7e17f5c46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R015c8db73b5747ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b76a310a36d4456" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4cb3c1b3cb784e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2c8d344326304416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ce3cbc49d0f4e89" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R015c8db73b5747ce"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5b76a310a36d4456"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2c8d344326304416"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6ce3cbc49d0f4e89"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac1969eca21244bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb193ca61e00a476a" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4289d12c9e304de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Raf46a2cff7b54861" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39ef62b52b99407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rad332d32a2204497" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3e41aa42b144233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R358e2dcb67ba44e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f43d78af7c24848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8f95392c94bd4046" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6928a6a412f147b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf8750ebd3619442f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9edfb274aa964f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rff1fda39f9e34f6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01c4637d520b48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf7b6edcf9786474e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ec3a3428864456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re5ffa4b756c04e41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb2faa6d84974798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7d90152a50564c59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e57992002f34277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra87b4a8d43c64350" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8956d2430b1447d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rdf42ab65d70a424f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ce987a182914fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R11ba2aa6d8744b1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf21fc31894254a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R45733fa3ee8f4fd9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac7bb77661764e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R14ecba3942bf4993" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0afc4c2507674699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Reccd1b8bcbe44613" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書第13章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Corinthians 13 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:9  |  1 Corinthians 13:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們現在所知道的有限，先知所講的也有限，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we know in part, and we prophesy in part.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:10  |  1 Corinthians 13:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>等那完全的來到，這有限的必歸於無有了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when that which is perfect is come, then that which is in part shall be done away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:11  |  1 Corinthians 13:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我作孩子的時候，話語像孩子，心思像孩子，意念像孩子，既成了人，就把孩子的事丟棄了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I was a child, I spake as a child, I understood as a child, I thought as a child: but when I became a man, I put away childish things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:12  |  1 Corinthians 13:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們如今彷彿對着鏡子觀看，模糊不清，到那時就要面對面了。我如今所知道的有限，到那時就全知道，如同主知道我一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For now we see through a glass, darkly; but then face to face: now I know in part; but then shall I know even as also I am known.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:13  |  1 Corinthians 13:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如今常存的有信，有望，有愛這三樣，其中最大的是愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now abideth faith, hope, charity, these three; but the greatest of these is charity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:1  |  1 Corinthians 13:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若能說萬人的方言，並天使的話語，卻沒有愛，我就成了鳴的鑼，響的鈸一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though I speak with the tongues of men and of angels, and have not charity, I am become as sounding brass, or a tinkling cymbal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,179 +4097,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:2  |  1 Corinthians 13:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若有先知講道[之能]，也明白各樣的奧祕，各樣的知識，而且有全備的信，叫我能夠移山，卻沒有愛，我就算不得甚麼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And though I have the gift of prophecy, and understand all mysteries, and all knowledge; and though I have all faith, so that I could remove mountains, and have not charity, I am nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:3  |  1 Corinthians 13:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若將所有的賙濟[窮人]，又捨己身叫人焚燒，卻沒有愛，仍然與我無益。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And though I bestow all my goods to feed the poor, and though I give my body to be burned, and have not charity, it profiteth me nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:4  |  1 Corinthians 13:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛是恆久忍耐，又有恩慈；愛是不嫉妒；愛是不自誇，不張狂，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Charity suffereth long, and is kind; charity envieth not; charity vaunteth not itself, is not puffed up,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:5  |  1 Corinthians 13:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不做害羞的事，不求自己的益處，不輕易發怒，不計算[人的]惡，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth not behave itself unseemly, seeketh not her own, is not easily provoked, thinketh no evil;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:6  |  1 Corinthians 13:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不喜歡不義，只喜歡真理；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoiceth not in iniquity, but rejoiceth in the truth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:7  |  1 Corinthians 13:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡事包容，凡事相信，凡事盼望，凡事忍耐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beareth all things, believeth all things, hopeth all things, endureth all things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 13:8  |  1 Corinthians 13:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛是永不止息。先知講道之能終必歸於無有；說方言之能終必停止；知識也終必歸於無有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Charity never faileth: but whether there be prophecies, they shall fail; whether there be tongues, they shall cease; whether there be knowledge, it shall vanish away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>