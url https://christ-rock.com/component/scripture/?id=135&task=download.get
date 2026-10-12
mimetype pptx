--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rad72e94af17441ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7ebbb2169e1e4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R649b0f4508d3436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rea97c9de0e2b4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5d24e7157efc4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8cc85c912863437a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcabeb2b45afd49ec"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R14e04b2a81314a1d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R90f649ba4eef48e7"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8842d638220a4885"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf3268ebd1302443f"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rdcc31cf0ae11449e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6ba8d045e9d847c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ree415417651241e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R72e44835c3b24553"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R100b8ae4f6954c04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5be5087162394c9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf568fb3eaf6b4841"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re359f73b6d7f43c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6871336ff1bc4b99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R830921502b9448db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0a088bd946da46c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R450f3f535bf74625"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R63faf9e0a3e24c1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R623207abfc9241ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2575cc0614754bf3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R735fa0ea15094ac0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R441a84c2e93c4940"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Raf546d5e1f04409a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R930651598e6942a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0d0eca908ae04c0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R1d326447491b46aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R956cc12a5d5b4c12"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9690a02fed4e42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcabeb2b45afd49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90f649ba4eef48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7b6b96fb579742d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R03dd6ceb04b04b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf3268ebd1302443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf6cb06f118774da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5247bac6d41e46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd2d7a3fa677a41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7e43e8731d554910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R69f1be9c9cbf4bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra44f9a00e51049a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4e1805ccf6584bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0e0c688786da4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R90ec761669374945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5f78d7355bcc4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2e48c8becc1949d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re66c749d797d4e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0f017feba4104df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R02fb30c78523427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcbe6b821d45d405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R00f1f9d02dab471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd56bbcc6ace3431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc90611b998454b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6dc7d0096e5b42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdcc31cf0ae11449e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R61570e6b399246a6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R96bee2b9d06b4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R14e04b2a81314a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8842d638220a4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R21b5189dbab94b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3f57fbd1a9bb4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6ba8d045e9d847c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ree415417651241e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R72e44835c3b24553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R100b8ae4f6954c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5be5087162394c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf568fb3eaf6b4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re359f73b6d7f43c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6871336ff1bc4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R830921502b9448db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0a088bd946da46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R450f3f535bf74625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R63faf9e0a3e24c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R623207abfc9241ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2575cc0614754bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R735fa0ea15094ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R441a84c2e93c4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Raf546d5e1f04409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R930651598e6942a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0d0eca908ae04c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1d326447491b46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R956cc12a5d5b4c12" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R240863aa1e5d444a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R545ee26b69ca4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06f9040485b14373" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R76189d250dfd43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bf67aa7b9eb43d7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R97a2c09f24204b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdcfa18be8d04031" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5cca4fec2332464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91492371fdec42eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfd8f03c98b0e401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc73240f371f747eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6f9689d67f4d4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbeaa0b07d6fb4313" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R71fd782dea914285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9be7e499000240dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R03f272cbf75b443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b2dae416a8042a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R08b94d6757fd4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33d02ae753764611" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4b9beccb99944b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re03d824b60144e4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5cb5fe79ae804379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc769ea3c9a1540ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1af5dce480904172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72306bf6be2a4b71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re37839ffef734d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6a2072d324c49eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9201e822d8af4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a13617d062943be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R50eb4dd66e3d44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13964d69bcb644f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R717d9d4d7c864888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce928d44585d40df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R55e3ac05004e4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fc598b6add64b02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf5099ab384274645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e19e34054d5400f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb6d2f9a536404818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85dcef55c7154ae4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R10a62cee5ba4464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38a17cb5d8654f4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6a2c375fc2c549d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fe031aac2c44db5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2a3fd29d85774518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R574208c95786489c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R33dbfe1272da42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9b5f5aa7d1d4038" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R02b736beb55345de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdc692e463de04881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R311b715880d346ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7786527f24d74ae1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc336b7cbdfce433c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R78e95124f87d42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7906066ffec04ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R15e809cb7e974475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7bb29c87844b42dd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R96996226e2394dd0" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdc692e463de04881"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7906066ffec04ae9"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R311b715880d346ae"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R15e809cb7e974475"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7786527f24d74ae1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7bb29c87844b42dd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0a0ea1558b854246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R21b58f67e35e4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68aad2a269ad48ce" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R59f9260bcdab451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8d18f19ae9f34a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b698017758a48f3" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R21b58f67e35e4763"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R68aad2a269ad48ce"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8d18f19ae9f34a6a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6b698017758a48f3"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6842997c5b2541ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R140a1c412dd94d21" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7aaeb3ed98044e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4262b55003c74cc7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2f9319d832c423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbe036f174bae47dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e86cffeee4f4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R993210656b74438d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cd29781f85e4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R32cb5afade454215" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R218ccd4d120145c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R62202b324ce44ef4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c673b11200340b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R93161ced16394ca9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ce1a285fc7840ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R90f86f80a8a2405f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda4d5568b90c4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R07514f85188949df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5372769423f24202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R40f3d647289a49f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4386a98496f4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra352d5558d114da8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R530d348629254746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re81bd287dc534693" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fcab79bb79e457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra90b1804f51e4ad3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bffd9de33fb47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R94beccafa641486a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa76fbc0f16b4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R1191b79e29bc40dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fbe98e238da4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ra7b88e2e58734072" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ed938c59d994c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R17b16a240de444f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96432bd2469e4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R18d3e74d07f04445" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fcc232efbc64f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8e475cb47fe04a96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4278f8d1a48c41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4ea0a2b763314711" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46ae31cbbab34be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0f2bee28161d4a27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36576cd4e1ce4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbd15c23273a74938" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R981f08501b8b4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd0f9d744f6704226" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Corinthians 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,179 +3901,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:9  |  1 Corinthians 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們豈不知不義的人不能承受神的國嗎？不要自欺！無論是淫亂的、拜偶像的、姦淫的、作孌童的、親男色的、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Know ye not that the unrighteous shall not inherit the kingdom of God? Be not deceived: neither fornicators, nor idolaters, nor adulterers, nor effeminate, nor abusers of themselves with mankind,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:10  |  1 Corinthians 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>偷竊的、貪婪的、醉酒的、辱罵的、勒索的，都不能承受神的國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nor thieves, nor covetous, nor drunkards, nor revilers, nor extortioners, shall inherit the kingdom of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:11  |  1 Corinthians 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們中間也有人從前是這樣；但如今你們奉主耶穌基督的名，並藉着我們神的靈，已經洗淨，成聖，稱義了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And such were some of you: but ye are washed, but ye are sanctified, but ye are justified in the name of the Lord Jesus, and by the Spirit of our God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:12  |  1 Corinthians 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡事我都可行，但不都有益處。凡事我都可行，但無論哪一件，我總不受它的轄制。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All things are lawful unto me, but all things are not expedient: all things are lawful for me, but I will not be brought under the power of any.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:13  |  1 Corinthians 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>食物是為肚腹，肚腹是為食物；但神要叫這兩樣都廢壞。身子不是為淫亂，乃是為主；主也是為身子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Meats for the belly, and the belly for meats: but God shall destroy both it and them. Now the body is not for fornication, but for the Lord; and the Lord for the body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:14  |  1 Corinthians 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且神已經叫主復活，也要用自己的能力叫我們復活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God hath both raised up the Lord, and will also raise up us by his own power.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:15  |  1 Corinthians 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈不知你們的身子是基督的肢體嗎？我可以將基督的肢體作為娼妓的肢體嗎？斷乎不可！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Know ye not that your bodies are the members of Christ? shall I then take the members of Christ, and make them the members of an harlot? God forbid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:16  |  1 Corinthians 6:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈不知與娼妓聯合的，便是與她成為一體嗎？因為主說：「二人要成為一體。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What? know ye not that he which is joined to an harlot is one body? for two, saith he, shall be one flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:17  |  1 Corinthians 6:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但與主聯合的，便是與主成為一靈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he that is joined unto the Lord is one spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:18  |  1 Corinthians 6:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要逃避淫行。人所犯的，無論甚麼罪，都在身子以外，惟有行淫的，是得罪自己的身子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Flee fornication. Every sin that a man doeth is without the body; but he that committeth fornication sinneth against his own body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:1  |  1 Corinthians 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們中間有彼此相爭的事，怎敢在不義的人面前求審，不在聖徒面前求審呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Dare any of you, having a matter against another, go to law before the unjust, and not before the saints?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:19  |  1 Corinthians 6:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈不知你們的身子就是聖靈的殿嗎？這聖靈是從神而來，住在你們裏頭的；並且你們不是自己的人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What? know ye not that your body is the temple of the Holy Ghost which is in you, which ye have of God, and ye are not your own?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:20  |  1 Corinthians 6:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你們是重價買來的。所以，要在你們的身子上榮耀神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye are bought with a price: therefore glorify God in your body, and in your spirit, which are God’s.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:2  |  1 Corinthians 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈不知聖徒要審判世界嗎？若世界為你們所審，難道你們不配審判這最小的事嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do ye not know that the saints shall judge the world? and if the world shall be judged by you, are ye unworthy to judge the smallest matters?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:3  |  1 Corinthians 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈不知我們要審判天使嗎？何況今生的事呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Know ye not that we shall judge angels? how much more things that pertain to this life?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:4  |  1 Corinthians 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既是這樣，你們若有今生的事當審判，是派教會所輕看的人審判嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If then ye have judgments of things pertaining to this life, set them to judge who are least esteemed in the church.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:5  |  1 Corinthians 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說這話是要叫你們羞恥。難道你們中間沒有一個智慧人能審斷弟兄們的事嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I speak to your shame. Is it so, that there is not a wise man among you? no, not one that shall be able to judge between his brethren?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:6  |  1 Corinthians 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們竟是弟兄與弟兄告狀，而且告在不信[主]的人面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But brother goeth to law with brother, and that before the unbelievers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,179 +6673,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:7  |  1 Corinthians 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們彼此告狀，這已經是你們的大錯了。為甚麼不情願受欺呢？為甚麼不情願吃虧呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore there is utterly a fault among you, because ye go to law one with another. Why do ye not rather take wrong? why do ye not rather suffer yourselves to be defrauded?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 6:8  |  1 Corinthians 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們倒是欺壓人、虧負人，況且所欺壓所虧負的就是弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nay, ye do wrong, and defraud, and that your brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>