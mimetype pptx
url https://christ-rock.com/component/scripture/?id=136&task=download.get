--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rff8fa10c79134809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R28d994e5c82e4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R759f6e2b7717432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0018df4e996143b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8c4a20ac179c4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6cf88bc917354072" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R40714d932a6b4827"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdf5a5d942773453f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7a04cc3de2974c61"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R140dc074030e4aff"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R623d209dddd64901"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R8ab997b38ce04db9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra87ea13767114504"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0a066c3cd0c84cc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2d30694512214250"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R02f57783e2d14ee7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb1b8155a772e434c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8c2e7a034d1f4e03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rad762cac99614b91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R70d32f4a676043cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rdbb128f799c24139"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rbc52f7810fe84516"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc2e1c4cdb73d45a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R717c5ba4ff1b41ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R75738583623145c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6dbbf1770d824500"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rbc5911b7a8d240ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R2082080c90964677"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rec85175d67854abe"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9cf4aa26c2df4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R40714d932a6b4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a04cc3de2974c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4eae8585122146c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd602340619d843e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R623d209dddd64901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6b4fb06332d44615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdc5d3a3abe534d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra9b76517abec4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc347b7dda3a44ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb078fe999aa548f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc156af76a8004453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9a6bd77b2f704f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raccb7e6cb3cf4fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf1ebe4ad01884beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R25746bcb20904b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdd41033abcd1405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R20faa610d5874740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R243cb684c46d401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5ade2a0cf0384bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2f105f310bfd4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8ab997b38ce04db9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra8632937f1094812" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7384a258554d49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdf5a5d942773453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R140dc074030e4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0dc951a0476046d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R794f0668a783451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra87ea13767114504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0a066c3cd0c84cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2d30694512214250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R02f57783e2d14ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb1b8155a772e434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8c2e7a034d1f4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rad762cac99614b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R70d32f4a676043cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdbb128f799c24139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbc52f7810fe84516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc2e1c4cdb73d45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R717c5ba4ff1b41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R75738583623145c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6dbbf1770d824500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbc5911b7a8d240ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2082080c90964677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rec85175d67854abe" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc3da1d5615414809" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4066267f74c34146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9800b9ff7b44a5c" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R983f5e2b14c64163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc005906cb914c8f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcc0b89f4bfe04b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf12a9ad754934249" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R95cb48752aa9412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re968bbc8d9dd4136" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7324bc5feb54439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47ebd40f72d0495e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R92caa25f1a2a430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9318b33da1754898" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd404231878b94bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra84defe4b9c14e31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6a04a35ae93c4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec06fc381b1f4500" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R66964e78a0ec4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe14af0d03c141d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R81989fac010b42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b58cfed17314f61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R22a51a888c634f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fd947fe0f064efc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R47c4714b14624333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf2c5db84e9a4c94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R232440e9a1d244a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0c577ab5f73482b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdfd226afd60644ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f3086e6374b4552" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R06c4ae56a0e14f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9abbd2079b7044d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Radc1a41616bb42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R892dc15e20c44279" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re139d8824d1a4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7197954cf626484d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re8878acb47b441be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7e5ac5d42ee4692" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R258c79490cab4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R358ea9a6f89e4fd1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra5c4fce7d569492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3b5402a8b5fa485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9967bea58b114ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4383016228fe487d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd85a5afe45cd47e5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R61abf0b1fd004303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R93f6cc060b904999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbb9bea72225a4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R37d5fa61511a4002" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re8b859a1d1b340ed" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3b5402a8b5fa485c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R93f6cc060b904999"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9967bea58b114ecd"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbb9bea72225a4972"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4383016228fe487d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R37d5fa61511a4002"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R31682abeeab74e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd1e3c8036f0848cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf744792c33b42a5" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbab43392947149c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1b17393141854edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f763da724934b3d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd1e3c8036f0848cb"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcf744792c33b42a5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1b17393141854edf"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5f763da724934b3d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9d08f5849644564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9ab115de00444ac5" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7217809b070b4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2b3cfbfdc1ce4ee6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb35a2040420742cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra9f3063e355f4158" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb663a573487458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rcbb436182d854bfe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9181393db8334787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc68e902801ca48e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc13e647eb5374972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5774adaee5e8432a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfde54368ddb4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8b9d357c8fb74454" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R602a96cfb2d04263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf377dd5753d84d88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9868a50520cf48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R3bfec21bad054608" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R049f927a2550481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R9130230232c1456a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94c739a6ff2a4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd183479cadd44b3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f1b032d1594461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R53b3a095652c441c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3f2558e05c94ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R41368b3f544a493a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4136fefa979c47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Radda1969383b4b28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8295909ac4b74985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfc0670340acf4ffc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1bfaba37795423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rabd4f2111638496b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb90ee722195046f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R51cff9b6ad9144fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ae483e2bfb74881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb6c0c72402d342ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbfbb31b6f904559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbc497435a1ef4207" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Corinthians 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:9  |  1 Corinthians 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如[經上]所記： 神為愛他的人所預備的 是眼睛未曾看見， 耳朵未曾聽見， 人心也未曾想到的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But as it is written, Eye hath not seen, nor ear heard, neither have entered into the heart of man, the things which God hath prepared for them that love him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:10  |  1 Corinthians 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只有神藉着聖靈向我們顯明了，因為聖靈參透萬事，就是神深奧的事也參透了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But God hath revealed them unto us by his Spirit: for the Spirit searcheth all things, yea, the deep things of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:11  |  1 Corinthians 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>除了在人裏頭的靈，誰知道人的事？像這樣，除了神的靈，也沒有人知道神的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For what man knoweth the things of a man, save the spirit of man which is in him? even so the things of God knoweth no man, but the Spirit of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:12  |  1 Corinthians 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們所領受的，並不是世上的靈，乃是從神來的靈，叫我們能知道神開恩賜給我們的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now we have received, not the spirit of the world, but the spirit which is of God; that we might know the things that are freely given to us of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:13  |  1 Corinthians 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且我們講說這些事，不是用人智慧所指教的言語，乃是用[聖]靈所指教的言語，將屬靈的話解釋屬靈的事 。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which things also we speak, not in the words which man’s wisdom teacheth, but which the Holy Ghost teacheth; comparing spiritual things with spiritual.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:14  |  1 Corinthians 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，屬血氣的人不領會神[聖]靈的事，反倒以為愚拙，並且不能知道，因為這些事惟有屬靈的人才能看透。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the natural man receiveth not the things of the Spirit of God: for they are foolishness unto him: neither can he know them, because they are spiritually discerned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:15  |  1 Corinthians 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬靈的人能看透萬事，卻沒有一人能看透了他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he that is spiritual judgeth all things, yet he himself is judged of no man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:16  |  1 Corinthians 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰曾知道主的心去教導他呢？但我們是有基督的心了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For who hath known the mind of the Lord, that he may instruct him? But we have the mind of Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:1  |  1 Corinthians 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，從前我到你們那裏去，並沒有用高言大智對你們宣傳神的奧祕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I, brethren, when I came to you, came not with excellency of speech or of wisdom, declaring unto you the testimony of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:2  |  1 Corinthians 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我曾定了主意，在你們中間不知道別的，只知道耶穌基督並他釘十字架。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I determined not to know any thing among you, save Jesus Christ, and him crucified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:3  |  1 Corinthians 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在你們那裏，又軟弱，又懼怕又甚戰兢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I was with you in weakness, and in fear, and in much trembling.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:4  |  1 Corinthians 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說的話、講的道，不是用智慧委婉的言語，乃是用聖靈和大能的明證，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And my speech and my preaching was not with enticing words of man’s wisdom, but in demonstration of the Spirit and of power:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:5  |  1 Corinthians 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫你們的信不在乎人的智慧，只在乎神的大能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That your faith should not stand in the wisdom of men, but in the power of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:6  |  1 Corinthians 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，在完全的人中，我們也講智慧。但不是這世上的智慧，也不是這世上有權有位、將要敗亡之人的智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howbeit we speak wisdom among them that are perfect: yet not the wisdom of this world, nor of the princes of this world, that come to nought:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:7  |  1 Corinthians 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們講的，乃是從前所隱藏、神奧祕的智慧，就是神在萬世以前預定使我們得榮耀的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But we speak the wisdom of God in a mystery, even the hidden wisdom, which God ordained before the world unto our glory:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 2:8  |  1 Corinthians 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這智慧世上有權有位的人沒有一個知道的，他們若知道，就不把榮耀的主釘在十字架上了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which none of the princes of this world knew: for had they known it, they would not have crucified the Lord of glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>