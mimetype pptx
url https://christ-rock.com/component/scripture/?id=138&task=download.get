--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1220d6abc1634a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R40fb2a8ef84f4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8e0b37e6c26a4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5c637f8b7c4347b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R40a8e7ceefdc46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb243677f00b747be" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re2ccf1eb87364a12"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5c0b94a79ad84f1e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R84857dcff7c34f89"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R57c77aacb2524c6f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R73e5af51d8c8489f"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R1c06f880294a43e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re8f9734f4e9b4663"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd6c164a510a14e4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R60381e526e944c16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8a174b968a8a46b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R09f2a96c73e6456a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R123a7a00bbd84c09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7266ca1d4dee429f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd41d7cc8be884e0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R577b6e1e75da47d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Read13d57fb524340"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra6afdbfe874b495c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R844e97437fae42b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rfe9821b8c4b54ea5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra4dd77e84c3e410d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R37c386bf74314848"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R26f5c5b8015948e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R5b6b77c0ebf2489c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R489e6204ccfa4d30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R3c5198b992184bdb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R37e3d0d6d6f140de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R576a36d8c6c04994"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R9c8e9e233a574428"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R2af6ea169ccc423e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rae2a16fb4c77408e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R5bceef8032774a7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1b8ab46155794afc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R321c8429bf4947a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rdd93fd172761467b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8d93a0b508f14eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re2ccf1eb87364a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84857dcff7c34f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6736b10dbc614947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R620f02497124471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R73e5af51d8c8489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R33ed36b5f21f4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd8bd8cbdf990406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2e0db8fdb6054fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb625c955ec794362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd6d1e5dcc4334668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R368f84493a3f421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcc871ec1b5c84a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R80f56868b4344438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd0673ca072f34061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rad0c19e721294623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R97b9917c8cce423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R97f883ae6102442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9c88841ca99e4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3176f8b641ed42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc86c5db8e7a045b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R80e9b9a9e01845f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R49409a786df94f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R56989bc7c5314708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0f1e9e32f32a4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3f0c4cbdcf1d4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0760d0b558284d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R046ffb6ac2cd4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R69b08227e6904fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R07933608db974379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra3adc2a7356e4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R69dba5d780144304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1c06f880294a43e3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf2197f2dd804480e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R271cbf3e8bf8416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5c0b94a79ad84f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57c77aacb2524c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3bd940522e4a45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0d46478d019340dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re8f9734f4e9b4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd6c164a510a14e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R60381e526e944c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8a174b968a8a46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R09f2a96c73e6456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R123a7a00bbd84c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7266ca1d4dee429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd41d7cc8be884e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R577b6e1e75da47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Read13d57fb524340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra6afdbfe874b495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R844e97437fae42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfe9821b8c4b54ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra4dd77e84c3e410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R37c386bf74314848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R26f5c5b8015948e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5b6b77c0ebf2489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R489e6204ccfa4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3c5198b992184bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R37e3d0d6d6f140de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R576a36d8c6c04994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9c8e9e233a574428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2af6ea169ccc423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rae2a16fb4c77408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5bceef8032774a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1b8ab46155794afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R321c8429bf4947a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rdd93fd172761467b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R03c1745baca94e63" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re22e594dda4644c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R085c26fd80324e7a" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R82d2c20c32ec43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72930a171d5640ec" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R336f91b690594b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b343fc8b0c647dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R64b70566354a4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81d35cd3ec0746f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5208477f0bf04936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2622ee2b3f55451d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1f995d4827cc423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04245147880046b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R68eb6e35e5c04759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re186bb1239094982" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3132e9bff7f342b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8097a7a5d67b4f6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R84e86e850ee24921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R606b514741104e5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R87d54fda5e8c492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e8ff94c4d144064" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd4c643e268a1433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15a386c3e3394d06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re8042251c5e14737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ef581a10d42454e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbb45932d3a794deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88676a5f0a894e56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R47f674e6ac434670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8834937a440a4145" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R04cc9d74041c4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00ae2247c74942dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R45f2c1ba34ce41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8daa7c3d28c94b0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rab64a39fe5164166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf6096a89ebc41ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R66e3026ef7ef4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R354bcefbc23f4a92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra31fa409e3574c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbafef0765774199" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R92049dcdd6ec4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f311b72194e4fc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R48560ef95a6045e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bd998be8a3345d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8b8773e8e01f497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01743c0d3e654028" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R656e40ab6c1f476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e97679ce94840ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rebb88398339f44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0687151a5a28440d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2e4e29c66bee4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6590ff1c9834dd0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra57cb96affbf49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c912e20d20548bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raed741108d894ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5a6a5a26cb2442b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R33d33d3f5a4e4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5284aa5f23994d99" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R901398742df648b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5b94c602cee4361" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R355f563b00fa451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R421618c3010442de" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1863c9a7733d40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ree8310b8c46f4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd890372b26b4410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd34d2cb1c0fa4167" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R452d450f0fb641e1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R04422acc6cee408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3109ff4f2a534c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8e13bd45a5d848f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R880337e2c4ff4abf" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e187a59ebab4bc5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ree8310b8c46f4c2b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3109ff4f2a534c99"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd890372b26b4410d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8e13bd45a5d848f8"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd34d2cb1c0fa4167"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R880337e2c4ff4abf"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6b8cdb9a60444034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc7e57599aae34078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd20bb50309bd4ef9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3ba19bc9dfe84506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3d84bdb73b22487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc59a1c771864549" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc7e57599aae34078"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd20bb50309bd4ef9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3d84bdb73b22487e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfc59a1c771864549"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b755bd187514cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R87973b003d21461b" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1dd53601d3a946c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R575b3fc3c0774504" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7125096c2c5c456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcfacf4f4bc8945c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41858989a496450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R1a81c77e51c54419" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f26798dff094026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4d7ef7b4b31248db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda95beae0d184511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R32417cf462dd4e68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2acefc640324d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R91909ed81f214c84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d9dc9c58409453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5fa0b4bb29e44580" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf87ed84598b14263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8bdeefeef12e47c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2225e39e941645c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R977a10eb95474469" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57180818bd1847c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9d7cadb2925141e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97997febf2044b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R195975e58671457e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2f21d29d2e845ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rdb397386f2494131" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1835b11eff894b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8a8df14eff1e4017" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a84dfd509e34b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R75d4188dbec54b63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcce713182cb3431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re68b845709244c18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d7df3b07c654156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rbd9dd99f11eb4c9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1094dfe53b4d471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R9d8b7961c6ca4d81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c3a786d016f4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rcb2093b3958b48ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2ce01419609414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rf09dae138cfb43e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4da2798b407d49cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R8ecb1fff388a4a50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R506d06aa9fee4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R8696ffc9aaf2454a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabe5031a2ee64cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Ra92025d48cf14ebc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63cd4738142c4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9fdffbe0ccab442e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39ffff896bc94f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5bf35e71808d4ddf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22c31809e6084291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re8293929a276427e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0fcbca3859d4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4d6b5e2ef4c44bcb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8115934ff0ec46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2609446fd9484b1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33859782d07f4e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R8482cf551704414b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86c5cfee28904dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc015d83678d04e0e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Corinthians 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:9  |  1 Corinthians 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就如摩西的律法記着說：「牛[在場上]踹穀的時候，不可籠住牠的嘴。」難道神所掛念的是牛嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it is written in the law of Moses, Thou shalt not muzzle the mouth of the ox that treadeth out the corn. Doth God take care for oxen?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,179 +4783,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:10  |  1 Corinthians 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不全是為我們說的嗎？分明是為我們說的。因為耕種的當存着指望去耕種；打場的也當存得[糧]的指望去打場。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or saith he it altogether for our sakes? For our sakes, no doubt, this is written: that he that ploweth should plow in hope; and that he that thresheth in hope should be partaker of his hope.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:11  |  1 Corinthians 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若把屬靈的種子撒在你們中間，就是從你們收割奉養肉身之物，這還算大事嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If we have sown unto you spiritual things, is it a great thing if we shall reap your carnal things?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:12  |  1 Corinthians 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若別人在你們身上有這權柄，何況我們呢？ 然而，我們沒有用過這權柄，倒凡事忍受，免得基督的福音被阻隔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If others be partakers of this power over you, are not we rather? Nevertheless we have not used this power; but suffer all things, lest we should hinder the gospel of Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:13  |  1 Corinthians 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們豈不知為聖事勞碌的就吃殿中的物嗎？伺候祭壇的就分領壇上的物嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do ye not know that they which minister about holy things live of the things of the temple? and they which wait at the altar are partakers with the altar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:14  |  1 Corinthians 9:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主也是這樣命定，叫傳福音的靠着福音養生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even so hath the Lord ordained that they which preach the gospel should live of the gospel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,179 +5553,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:15  |  1 Corinthians 9:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但這權柄我全沒有用過。我寫這話，並非要你們這樣待我，因為我寧可死也不叫人使我所誇的落了空。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I have used none of these things: neither have I written these things, that it should be so done unto me: for it were better for me to die, than that any man should make my glorying void.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:16  |  1 Corinthians 9:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我傳福音原沒有可誇的，因為我是不得已的。若不傳福音，我便有禍了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For though I preach the gospel, I have nothing to glory of: for necessity is laid upon me; yea, woe is unto me, if I preach not the gospel!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:17  |  1 Corinthians 9:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若甘心做這事，就有賞賜；若不甘心，責任卻已經託付我了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if I do this thing willingly, I have a reward: but if against my will, a dispensation of the gospel is committed unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:18  |  1 Corinthians 9:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既是這樣，我的賞賜是甚麼呢？就是我傳福音的時候叫人不花錢得福音，免得用盡我傳福音的權柄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What is my reward then? Verily that, when I preach the gospel, I may make the gospel of Christ without charge, that I abuse not my power in the gospel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:1  |  1 Corinthians 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不是自由的嗎？我不是使徒嗎？我不是見過我們的主耶穌嗎？你們不是我在主裏面所做之工嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Am I not an apostle? am I not free? have I not seen Jesus Christ our Lord? are not ye my work in the Lord?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:19  |  1 Corinthians 9:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖是自由的，無人轄管；然而我甘心作了眾人的僕人，為要多得人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For though I be free from all men, yet have I made myself servant unto all, that I might gain the more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:20  |  1 Corinthians 9:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>向猶太人，我就作猶太人，為要得猶太人；向律法以下的人，我雖不在律法以下，還是作律法以下的人，為要得律法以下的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unto the Jews I became as a Jew, that I might gain the Jews; to them that are under the law, as under the law, that I might gain them that are under the law;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:21  |  1 Corinthians 9:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>向沒有律法的人，我就作沒有律法的人，為要得沒有律法的人；其實我在神面前，不是沒有律法；在基督面前，正在律法之下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To them that are without law, as without law, (being not without law to God, but under the law to Christ,) that I might gain them that are without law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:22  |  1 Corinthians 9:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>向軟弱的人，我就作軟弱的人，為要得軟弱的人。向甚麼樣的人，我就作甚麼樣的人。無論如何，總要救些人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the weak became I as weak, that I might gain the weak: I am made all things to all men, that I might by all means save some.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:23  |  1 Corinthians 9:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡我所行的，都是為福音的緣故，為要與人同得這福音[的好處]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this I do for the gospel’s sake, that I might be partaker thereof with you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:24  |  1 Corinthians 9:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈不知在場上賽跑的都跑，但得獎賞的只有一人？你們也當這樣跑，好叫你們得着獎賞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Know ye not that they which run in a race run all, but one receiveth the prize? So run, that ye may obtain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:25  |  1 Corinthians 9:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡較力爭勝的，諸事都有節制，他們不過是要得能壞的冠冕；我們卻是要得不能壞的冠冕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And every man that striveth for the mastery is temperate in all things. Now they do it to obtain a corruptible crown; but we an incorruptible.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:26  |  1 Corinthians 9:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我奔跑不像無定向的；我鬥拳不像打空氣的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I therefore so run, not as uncertainly; so fight I, not as one that beateth the air:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:27  |  1 Corinthians 9:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是攻克己身，叫身服我，恐怕我傳[福音]給別人，自己反被棄絕了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I keep under my body, and bring it into subjection: lest that by any means, when I have preached to others, I myself should be a castaway.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:2  |  1 Corinthians 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>假若在別人，我不是使徒，在你們，我總是使徒，因為你們在主裏正是我作使徒的印證。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I be not an apostle unto others, yet doubtless I am to you: for the seal of mine apostleship are ye in the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:3  |  1 Corinthians 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我對那盤問我的人就是這樣分訴：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine answer to them that do examine me is this,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:4  |  1 Corinthians 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>難道我們沒有權柄[靠福音]吃喝嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have we not power to eat and to drink?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:5  |  1 Corinthians 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>難道我們沒有權柄娶[信主的]姊妹為妻，帶着一同往來，彷彿其餘的使徒和主的弟兄並磯法一樣嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have we not power to lead about a sister, a wife, as well as other apostles, and as the brethren of the Lord, and Cephas?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:6  |  1 Corinthians 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>獨有我與巴拿巴沒有權柄不做工嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or I only and Barnabas, have not we power to forbear working?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:7  |  1 Corinthians 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有誰當兵自備糧餉呢？有誰栽葡萄園不吃園裏的果子呢？有誰牧養牛羊不吃牛羊的奶呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who goeth a warfare any time at his own charges? who planteth a vineyard, and eateth not of the fruit thereof? or who feedeth a flock, and eateth not of the milk of the flock?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 9:8  |  1 Corinthians 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說這話，豈是照人的意見；律法不也是這樣說嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say I these things as a man? or saith not the law the same also?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>