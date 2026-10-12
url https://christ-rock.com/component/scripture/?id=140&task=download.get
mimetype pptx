--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -67,127 +67,127 @@
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8cc9b2fc016e4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R485ac672b87d4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re85bc48cfd9148af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf582c50ae8ad437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfd4fc568c7094ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R766ecd105ad340fd" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R829be04c88b74e66"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0e472a634e614fee"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Reb29d9db6ce84ecc"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R33ebfb4472eb49ef"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9b391c5d56414820"/>
-[...33 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Re7df808d39c44639"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R41a1cce320b0420c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0cf232d175f44216"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R15ce2800a3e8465b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4eb1af582f7b4a2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5d6f0a27bd9343bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R687650b4e5d949fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3363d2f7c3254cb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rddd801c2279a45de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2bc85b366d08480f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra4acb42d6eb04ea7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1c8ad371aa91477f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R470d0cde86644fa7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6ee97a64a6214de3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R881efec52c73492a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R54ad2b7a3b1646b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R469b30a7c37d4e0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R7cf61ea5726f4f39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R73235bdc16644a70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R91dba697e107489f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R8d5198b1c5dd4356"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R0a21f98ae2054a3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rfd9ebf959f0241fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rba77b1c3eeda4d03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R48bb9eabaec24f9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R7099ddeb2bf34f03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Raba103cc02db427e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rfde1a9b94c57496a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rbb726694fc574d65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rd98157857d994026"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R8a5d179a370c44c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R07d5d04c26654a2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R4e3bc397311d4eed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rfb812e7f965445d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R5b6116d7ce424852"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R71d1dbde674a46b2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R840a3347ad164b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R829be04c88b74e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb29d9db6ce84ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R48271433b927485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra17bf77d6cdc4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9b391c5d56414820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R21e376afffc140d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0738a76dd12e4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5e28cc5fb6d84fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R964a3088fb574314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R34da606047db4153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rae94940da88e4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd06ecde2aad245a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R71d2e2e853e646b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7bda501b315344bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd059a84d7d254664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3b3bf69e59b54f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5da52272fd804a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf7e7fceeeb8a4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6e1fd96166144241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R742f7e5e14ef44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R83d1675db36b43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R718b43debf324645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3141dccff1ff42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf8a00f47226e4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rea75a34fc66145b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd631b04cf1f24499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6b3c965b58634224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7cc5f9bd4ea246a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1f938489063c464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R12641d0682a54f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R802136d59ac24563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb323e4da3b654a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rfa84dc9219e34a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R01c4090fc4534fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R867f364686154efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R80491b8070604cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R8c60e4267f5a40ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R02dad2b65ad847dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Re7df808d39c44639" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rce1a3cb0edea4e30" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R83e8a7febe40452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e472a634e614fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33ebfb4472eb49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rad5c9538ad89459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd6b0c1173a12410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R41a1cce320b0420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0cf232d175f44216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R15ce2800a3e8465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4eb1af582f7b4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5d6f0a27bd9343bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R687650b4e5d949fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3363d2f7c3254cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rddd801c2279a45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2bc85b366d08480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra4acb42d6eb04ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1c8ad371aa91477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R470d0cde86644fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6ee97a64a6214de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R881efec52c73492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R54ad2b7a3b1646b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R469b30a7c37d4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7cf61ea5726f4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R73235bdc16644a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R91dba697e107489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8d5198b1c5dd4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0a21f98ae2054a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfd9ebf959f0241fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rba77b1c3eeda4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R48bb9eabaec24f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7099ddeb2bf34f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Raba103cc02db427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfde1a9b94c57496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbb726694fc574d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd98157857d994026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R8a5d179a370c44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R07d5d04c26654a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R4e3bc397311d4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rfb812e7f965445d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R5b6116d7ce424852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R71d1dbde674a46b2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1d9c7e39646a4b5d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -391,153 +391,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0018437e8e6c4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc08b0cf5e49a4462" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra9f9cdb79e66412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11fa2177fc04461c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re0c20ef0dc0e43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5079d0093bea4d68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc4ca8638787e4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebba5b39d6414205" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R72169ab74a5e498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60419918727c4a19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R48ba47c0e3334063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd311b48d1d4b497a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5cbdd1aa0589444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc16ddfb1001647cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R19b028eaeb64403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6313e7f0ebd14234" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re15d69cf02844d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4a12ac798e54f3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9853d8c3f06c4fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R270ebbbc9c464a3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rebcb93e35874448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cd101a2949a434f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R146f0112d1a54fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8aab2f4f505d4412" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1423ca74da8a4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R570c7bede25a47f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R220367b9e2b44c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71de05cb95204966" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd6b4f1ab404e40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24a09f449cd34dbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc015b8eb3a89439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59d1abf297554497" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rce1da8565a3647e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ca9d55f919a4dfd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdb5dbce2c64140ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R037a00dafac246a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcb08b67053d94124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fb6dfa41d524e8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R21087ce83eb44e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb334ec1d69a4add" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1e420137a4124282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1eaeaa07d0b422f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd51d08e94b1b4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafb7ab65fb934b14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R317729aa1b824039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc52cf3ea83114db9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd7098d7510af41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc14329c9889c439b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R136a3d6a61704304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb4414dd2fb54062" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re895cd24ccaa4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ee80e4a3bb9481f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re9c40ae770ed4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3338b2331c18467e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R260ceadb39b6452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e5f5811810e4177" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rc83c6b85a87a44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2fb8331473a4016" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R2dcf326b59824da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd58715785954d98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rd72ca1122dbb478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27d029f248f94190" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9939782964f64246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92e31a86693648a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcb324321a6aa4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44fe4a8b04bf4028" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8ce7d74dc21c48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2f006d3e82f4428" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf3ec0b3ef37a44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R587d98e9b4bc450d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R83a93789e6704491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7276e5a9f5f47c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6f3249bca84943d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcaf2285fca5d44a9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3821,100 +3821,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re3cb0805e6504166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9eaafb34826e4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R08b1cecb69b24db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0ef61146d64040b1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdaab30446f764feb" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R49495c7ea47f4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re95f64f4319849a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2c81368a98f545cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R47c7c4443f314ee1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra62b89f657f94401" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9eaafb34826e4acb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re95f64f4319849a1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R08b1cecb69b24db8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2c81368a98f545cc"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4940,116 +4940,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0ef61146d64040b1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R47c7c4443f314ee1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R76c3e38c809647e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R33a9e738cf524597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2d8bc04ef66433b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8eaf45cd0f1e42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0550d1f80a024670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c4f473e48da4775" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R33a9e738cf524597"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf2d8bc04ef66433b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0550d1f80a024670"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6c4f473e48da4775"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5113,153 +5113,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R608c9f5b426741a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R75597ba112844dab" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4aff1a2555374664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7dfb95c5a70e44c2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b151f37f1904a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8e1f3bdd56cc4afa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b5665576fc34736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5f6dc0e320554c73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dde3a1abb444d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf35a1c2bfa594510" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6ed7b30c1b14a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf6a77a94b9f34af6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e6b265331714e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re0684f34352d452a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2ca2fd9421d4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Raf3d67db383a48fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b6f4054323e4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd4c6e6eb39df4332" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f35b562ca234cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rcc893f0c8cfc4ff7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8db9d0ce38d84064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc3894f833ced4ec7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e4075d6fa734fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R8de5a2ae06ac4cad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdc4a43226274e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra9a3017ceb4e47e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra327c89d43354a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R137ed1bc9d4f41ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94f688dad52342d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rda5e39c7cbdd4557" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf641fdf412384b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R61a7aa7c68a84a60" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c9e5c345a964628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R006341df960b4863" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27e462249a7c47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R68d4b88725e1434b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61726b94168348b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R7471ff1631264be0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9632ce7a45c74ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R6705ae0024174f64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5680bf2c90ac4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R2348b32360434993" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd551617317e44d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R3c36b9146e464612" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R936aa9021eaa4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R2874514dada34e9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cab7ec9f9204856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R87ab130cf0054e92" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcea9667a33c4479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf703ff574ad64381" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra57d27574ff64a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R54909d5c58164b0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d9cc07a2a0349c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rd8fff79f60a44bab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88db40098644408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rdb4e50fcbda1457e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9caedff9109848ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R1c02581726224730" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cc15bcc86bb459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R3115eac064b44e18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raca037c1cc3e4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rb41b81abdbf3475b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbdd18f84466d4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2156d5d16a1343d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f139317523244ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6551390239444ddf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rada2fc6740db4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4b6fd915014e4f74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9881a4d230164fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R362db3af273f4306" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R330213853b6d4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb75a2758bf0543c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R899138972a6a4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd298c9a9de164d5d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5277,65 +5277,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書第11章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Corinthians 11 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5353,183 +5357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:9  |  1 Corinthians 11:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且男人不是為女人造的，女人乃是為男人造的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither was the man created for the woman; but the woman for the man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5545,183 +5511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:10  |  1 Corinthians 11:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，女人為天使的緣故，應當在頭上有服權柄的[記號]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this cause ought the woman to have power on her head because of the angels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5737,183 +5665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:11  |  1 Corinthians 11:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而照主的安排，女也不是無男，男也不是無女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless neither is the man without the woman, neither the woman without the man, in the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5929,183 +5819,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:12  |  1 Corinthians 11:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為女人原是由男人而出，男人也是由女人而出；但萬有都是出乎神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as the woman is of the man, even so is the man also by the woman; but all things of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6121,183 +5973,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:13  |  1 Corinthians 11:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們自己審察，女人禱告神，不蒙着頭是合宜的嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Judge in yourselves: is it comely that a woman pray unto God uncovered?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6313,183 +6127,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:14  |  1 Corinthians 11:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的本性不也指示你們，男人若有長頭髮，便是他的羞辱嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth not even nature itself teach you, that, if a man have long hair, it is a shame unto him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6505,183 +6281,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:15  |  1 Corinthians 11:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但女人有長頭髮，乃是她的榮耀，因為這頭髮是給她作蓋頭的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if a woman have long hair, it is a glory to her: for her hair is given her for a covering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6697,183 +6435,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:16  |  1 Corinthians 11:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人想要辯駁，我們卻沒有這樣的規矩，神的眾教會也是沒有的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if any man seem to be contentious, we have no such custom, neither the churches of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6889,183 +6589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:17  |  1 Corinthians 11:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我現今吩咐你們的話，不是稱讚你們；因為你們聚會不是受益，乃是招損。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now in this that I declare unto you I praise you not, that ye come together not for the better, but for the worse.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7081,183 +6743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:18  |  1 Corinthians 11:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第一，我聽說，你們聚會的時候彼此分門別類，我也稍微地信這話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For first of all, when ye come together in the church, I hear that there be divisions among you; and I partly believe it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7273,183 +6897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:1  |  1 Corinthians 11:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們該效法我，像我效法基督一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be ye followers of me, even as I also am of Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7465,183 +7051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:19  |  1 Corinthians 11:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你們中間不免有分門結黨的事，好叫那些有經驗的人顯明出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there must be also heresies among you, that they which are approved may be made manifest among you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7657,183 +7205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:20  |  1 Corinthians 11:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們聚會的時候，算不得吃主的晚餐；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When ye come together therefore into one place, this is not to eat the Lord’s supper.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7849,183 +7359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:21  |  1 Corinthians 11:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為吃的時候，各人先吃自己的飯，甚至這個飢餓，那個酒醉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in eating every one taketh before other his own supper: and one is hungry, and another is drunken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8041,179 +7513,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:22  |  1 Corinthians 11:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要吃喝，難道沒有家嗎？還是藐視神的教會，叫那沒有的羞愧呢？我向你們可怎麼說呢？可因此稱讚你們嗎？我不稱讚！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What? have ye not houses to eat and to drink in? or despise ye the church of God, and shame them that have not? What shall I say to you? shall I praise you in this? I praise you not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8233,183 +7667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:23  |  1 Corinthians 11:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我當日傳給你們的，原是從主領受的，就是主耶穌被賣的那一夜，拿起餅來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I have received of the Lord that which also I delivered unto you, That the Lord Jesus the same night in which he was betrayed took bread:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8425,183 +7821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:24  |  1 Corinthians 11:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祝謝了，就擘開，說：「這是我的身體，為你們捨的，你們應當如此行，為的是記念我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he had given thanks, he brake it, and said, Take, eat: this is my body, which is broken for you: this do in remembrance of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8617,183 +7975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:25  |  1 Corinthians 11:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>飯後，也照樣拿起杯來，說：「這杯是用我的血所立的新約，你們每逢喝的時候，要如此行，為的是記念我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After the same manner also he took the cup, when he had supped, saying, This cup is the new testament in my blood: this do ye, as oft as ye drink it, in remembrance of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8809,183 +8129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:26  |  1 Corinthians 11:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們每逢吃這餅，喝這杯，是表明主的死，直等到他來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as often as ye eat this bread, and drink this cup, ye do shew the Lord’s death till he come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9001,183 +8283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:27  |  1 Corinthians 11:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，無論何人，不按理吃主的餅，喝主的杯，就是干犯主的身、主的血了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore whosoever shall eat this bread, and drink this cup of the Lord, unworthily, shall be guilty of the body and blood of the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9193,183 +8437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:28  |  1 Corinthians 11:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人應當自己省察，然後吃這餅、喝這杯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But let a man examine himself, and so let him eat of that bread, and drink of that cup.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9385,183 +8591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:2  |  1 Corinthians 11:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我稱讚你們，因你們凡事記念我，又堅守我所傳給你們的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now I praise you, brethren, that ye remember me in all things, and keep the ordinances, as I delivered them to you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9577,183 +8745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:29  |  1 Corinthians 11:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為人吃喝，若不分辨是[主的]身體，就是吃喝自己的罪了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he that eateth and drinketh unworthily, eateth and drinketh damnation to himself, not discerning the Lord’s body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9769,183 +8899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:30  |  1 Corinthians 11:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，在你們中間有好些軟弱的與患病的，死的也不少。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this cause many are weak and sickly among you, and many sleep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9961,183 +9053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:31  |  1 Corinthians 11:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若是先分辨自己，就不至於受審。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if we would judge ourselves, we should not be judged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10153,183 +9207,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:32  |  1 Corinthians 11:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們受審的時候，乃是被主懲治，免得我們和世人一同定罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when we are judged, we are chastened of the Lord, that we should not be condemned with the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10345,183 +9361,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:33  |  1 Corinthians 11:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我弟兄們，你們聚會吃的時候，要彼此等待。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, my brethren, when ye come together to eat, tarry one for another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10537,183 +9515,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:34  |  1 Corinthians 11:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人飢餓，可以在家裏先吃，免得你們聚會，自己取罪。其餘的事，我來的時候再安排。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if any man hunger, let him eat at home; that ye come not together unto condemnation. And the rest will I set in order when I come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10729,183 +9669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:3  |  1 Corinthians 11:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我願意你們知道，基督是各人的頭；男人是女人的頭；神是基督的頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I would have you know, that the head of every man is Christ; and the head of the woman is the man; and the head of Christ is God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10921,183 +9823,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:4  |  1 Corinthians 11:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡男人禱告或是講道，若蒙着頭，就羞辱自己的頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every man praying or prophesying, having his head covered, dishonoureth his head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11113,183 +9977,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:5  |  1 Corinthians 11:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡女人禱告或是講道，若不蒙着頭，就羞辱自己的頭，因為這就如同剃了頭髮一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But every woman that prayeth or prophesieth with her head uncovered dishonoureth her head: for that is even all one as if she were shaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11305,183 +10131,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:6  |  1 Corinthians 11:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>女人若不蒙着頭，就該剪了頭髮；女人若以剪髮、剃髮為羞愧，就該蒙着頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if the woman be not covered, let her also be shorn: but if it be a shame for a woman to be shorn or shaven, let her be covered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11497,183 +10285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:7  |  1 Corinthians 11:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>男人本不該蒙着頭，因為他是神的形像和榮耀；但女人是男人的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For a man indeed ought not to cover his head, forasmuch as he is the image and glory of God: but the woman is the glory of the man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11689,183 +10439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 11:8  |  1 Corinthians 11:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>起初，男人不是由女人而出，女人乃是由男人而出；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the man is not of the woman; but the woman of the man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>