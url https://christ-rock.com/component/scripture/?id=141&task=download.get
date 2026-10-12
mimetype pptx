--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R28e21bb8bf7041db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4f3b727db3d848fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7bb6437a02824da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R14893036df4447d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R505ab4104bc844b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0f81621c41704f6b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2e7b3350b6514685"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R01c2b97393e34318"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R838d601d964343a7"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R02bb04dfeb8d4ad2"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1246eadf4777449c"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra5e8363494734299"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R483883e84b804b91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfb19b4f120204b46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R19fe0ae97aa940fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1cc37c471be14c12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5b69f6662ce54980"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R36fee48ef66444ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R530f3b28bc434924"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2d81e5ec80844e64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R98c48b71c01a42db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R750d399071ab4be6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0e1a820e6fb7492c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd807917287f1433a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R370b6df13ab24e21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc3ef0bf7c5684fc2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R57e57263ebbf479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2e7b3350b6514685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R838d601d964343a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rac40ee5db98e4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf04311bab085467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1246eadf4777449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R37c16d358f864c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rad2a1aa71bc84e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R10fb3692acdc424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2d6badb282ad46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R27c77d8add724494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdf6ea8badb6347b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2bc799053ce344e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd3c0f7995cf74541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd4655dcd4086497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0742a84e9dc34eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3eab572756554688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rde6ca1e9376146cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra5e8363494734299" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc13af437f4b444c9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R362b341175a145a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R01c2b97393e34318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02bb04dfeb8d4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5befbc88af554927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R51e9c79c97fe46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R483883e84b804b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfb19b4f120204b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R19fe0ae97aa940fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1cc37c471be14c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5b69f6662ce54980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R36fee48ef66444ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R530f3b28bc434924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2d81e5ec80844e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R98c48b71c01a42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R750d399071ab4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0e1a820e6fb7492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd807917287f1433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R370b6df13ab24e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc3ef0bf7c5684fc2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc55b70f9e4d74729" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R784b449df4954e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree29fc9685e94c32" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R81e2e0a9e41b4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recdc27b22bcb44dc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78f76cc5d0934a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7df4d6c6f9ca42f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb0bafd9aeb1a463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04a192f579ed4ed0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R653b0f27a7ff424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf20a7e36805a4236" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R309520501be24a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re32db0e0b32243aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R92dc6913256240c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R674584f4c21f4407" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbd2d52afeaff4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R421a804eafb74af6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R48215c71a1ea497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14f7339d041c408c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8d670b63866f4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40d28080318f4787" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2bf29c81efed47ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94f4ad883aef455f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re6921fd2ec0e45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc422f04e1ea947ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9dd3263170e540e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R224b9d8586fc47c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R604e1ef886a34250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97f68780d8b74e79" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3cb8fedcb3354891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R907696f66f2e47a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra1245fc5f36f4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2d7fcdf0d2e478b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc55d64e488ca45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R59fca0297eeb468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9224a7ac559e4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Racdf4740de6248f5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9996cd622b7640e6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf4ffac03a38d4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R413c132771ba4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf4a3a9090a0f4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R32fbc33d0b8b4f5c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3762d761b73e4b65" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R59fca0297eeb468c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R413c132771ba4a86"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9224a7ac559e4b6a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf4a3a9090a0f4d75"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Racdf4740de6248f5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R32fbc33d0b8b4f5c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd4e54049d7754eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R606d58125111425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76f30460a6c84047" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb15562c0a1b041e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra32983ea8a2f4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd19243b23b3d4015" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R606d58125111425b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R76f30460a6c84047"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra32983ea8a2f4278"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd19243b23b3d4015"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29c5899f49db4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8b031dbcbcee4f59" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re18bdfd32a224222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra918b84b963a470b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa2a6ede8c634b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R080c97f76c8e47f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d89c0080ca448bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R3db91a28287a4a27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R201bd094338d41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rfe2a0afd00724b6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73668a6659414192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra9c11fd176f6414f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refb510aa0c5b48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Reb6c2c92585d4d87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9c50b64b5ba4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R033f40274b9a4b94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2351e8eb199c4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R00ca8797b2c14275" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6228335f0d6b44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Reffeef8c68cc46b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R594803f6311b4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R15fffbd691d44bc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R715e29ff35404a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7b4cdebdb2ac4f25" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47f98caa84274024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rbfba7a9b6b0a45d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4904cc5256664382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdd4225498e1f474d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racae66e200054884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R528b694a39df44c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1590a30dc4094f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9c5be08321124c22" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Corinthians 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:9  |  1 Corinthians 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我先前寫信給你們說，不可與淫亂的人相交。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I wrote unto you in an epistle not to company with fornicators:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:10  |  1 Corinthians 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>此話不是指這世上一概行淫亂的，或貪婪的，勒索的，或拜偶像的；若是這樣，你們除非離開世界方可。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet not altogether with the fornicators of this world, or with the covetous, or extortioners, or with idolaters; for then must ye needs go out of the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:11  |  1 Corinthians 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但如今我寫信給你們說，若有稱為弟兄是行淫亂的，或貪婪的，或拜偶像的，或辱罵的，或醉酒的，或勒索的，這樣的人不可與他相交，就是與他吃飯都不可。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now I have written unto you not to keep company, if any man that is called a brother be a fornicator, or covetous, or an idolater, or a railer, or a drunkard, or an extortioner; with such an one no not to eat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:12  |  1 Corinthians 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為審判[教]外的人與我何干？[教]內的人豈不是你們審判的嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For what have I to do to judge them also that are without? do not ye judge them that are within?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:13  |  1 Corinthians 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於外人有神審判他們。你們應當把那惡人從你們中間趕出去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But them that are without God judgeth. Therefore put away from among yourselves that wicked person.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:1  |  1 Corinthians 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>風聞在你們中間有淫亂的事。這樣的淫亂連外邦人中也沒有，就是有人收了他的繼母。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is reported commonly that there is fornication among you, and such fornication as is not so much as named among the Gentiles, that one should have his father’s wife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:2  |  1 Corinthians 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們還是自高自大，並不哀痛，把行這事的人從你們中間趕出去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye are puffed up, and have not rather mourned, that he that hath done this deed might be taken away from among you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:3  |  1 Corinthians 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我身子雖不在你們那裏，心卻在你們那裏，好像我親自與你們同在，已經判斷了行這事的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I verily, as absent in body, but present in spirit, have judged already, as though I were present, concerning him that hath so done this deed,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:4  |  1 Corinthians 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是你們聚會的時候，我的心也同在。奉我們主耶穌的名，並用我們主耶穌的權能，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the name of our Lord Jesus Christ, when ye are gathered together, and my spirit, with the power of our Lord Jesus Christ,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:5  |  1 Corinthians 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要把這樣的人交給撒但，敗壞他的肉體，使他的靈魂在主耶穌的日子可以得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To deliver such an one unto Satan for the destruction of the flesh, that the spirit may be saved in the day of the Lord Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:6  |  1 Corinthians 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這自誇是不好的。豈不知一點麵酵能使全團發起來嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Your glorying is not good. Know ye not that a little leaven leaveneth the whole lump?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:7  |  1 Corinthians 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們既是無酵的麵，應當把舊酵除淨，好使你們成為新團；因為我們逾越節的[羔羊]基督已經被殺獻祭了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Purge out therefore the old leaven, that ye may be a new lump, as ye are unleavened. For even Christ our passover is sacrificed for us:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 5:8  |  1 Corinthians 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我們守這節不可用舊酵，也不可用惡毒、邪惡的酵，只用誠實真正的無酵餅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore let us keep the feast, not with old leaven, neither with the leaven of malice and wickedness; but with the unleavened bread of sincerity and truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>