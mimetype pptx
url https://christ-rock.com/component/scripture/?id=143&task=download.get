--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R17b383afef7846d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raa2be2d401a74adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6dc244a0e4364858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbd69c5a5a4c8419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd357265e6c264edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rffd6d483adb3487a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R30b4fad8db9d47f0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra3cfaa72cb06445e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R52716338f14c44d9"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1c706e30c29e44c0"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R16cc8b00af634387"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb68ed0555e884940"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re03a928f602c4a9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb874d1221e324800"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4ca1d7cbed2e45e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf5d9e54cd9de4ba7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R75ab371e165545c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R084093f7d0d74f88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R967a094a398b4ae5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R46b664b156274c15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R56020f0e596c43d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re08b3cd9ac5c48db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7c4360e9b61347c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0143a1489d3d435a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb383e506f5bf4853"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1790daf25baf4f02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R35551897f64040fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc96d0aed373048bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R61419ea38b5a4e11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3523b0db521f4ccf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R2b47ba1b4b4a42f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Ra3617e5f4c9c4d03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6a3f038591214500"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R67042c31e90f4f39"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R83d063b905084542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R30b4fad8db9d47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52716338f14c44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6f71dc91faf24da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra9a087dd06a547da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R16cc8b00af634387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R418ba58db1084728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R032616f21c4f4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re257db0715f440db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R924661b57b2840e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R351eb35aa467448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R462951af70004814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5185c59573a14e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ea5090a3e854892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb0b744ca6b714749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R15e2cb6573944905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc836ea6ca98e41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra8f99e22cc0d4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1d9ae6fcecaa4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8a6db1aca42f44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2d36b05463e74d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfcfff0a05e4f4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8427398704b04134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R62fff86c0f294065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R335cd1b5fe624106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R89a3466c6a824fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb68ed0555e884940" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6a0e37897c6d40c7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R728848cc69534b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra3cfaa72cb06445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c706e30c29e44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfd00477c7e924360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re9fe82c1a2854d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re03a928f602c4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb874d1221e324800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4ca1d7cbed2e45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf5d9e54cd9de4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R75ab371e165545c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R084093f7d0d74f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R967a094a398b4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R46b664b156274c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R56020f0e596c43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re08b3cd9ac5c48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7c4360e9b61347c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0143a1489d3d435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb383e506f5bf4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1790daf25baf4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R35551897f64040fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc96d0aed373048bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R61419ea38b5a4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3523b0db521f4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2b47ba1b4b4a42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra3617e5f4c9c4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6a3f038591214500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R67042c31e90f4f39" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R347667d633504422" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ae9c739a6ae48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d8ab9646e4144c2" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R518de489d1c04928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2199c68f73c74494" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc8f683d8646a406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dbd6b3ef7a6432c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R279ac2ab24784af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d799a73b94f41d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Raed47941b8e44cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e56d9ab6af14a3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc3c17889c8024d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89190a2ff70f4806" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf759327858ba44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37620d2146474656" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R386a924f69904d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f3023339ea74f32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R31c0e61b6c554484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb165a635a5f84118" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd1575d45c4e74e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad932b91059f4fa6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf644c935cc3947a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d268d8514aa4629" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra03d232fcafe48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree97aa6a26ab49cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Racee96d6e3fa4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raed3594914844ef9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R43f9629243394707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e8b059743d14232" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7105750d7d8347b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf924bde69d4c4f2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R64ecf652402a45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3223dc96617d48d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb78f104d184843c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc2c8a38bfcf4ebe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf58c5f8f437e4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd6bbd38e9694b91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdb5e397049fa4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae180c1a635a48d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbbaff61038674e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R427e9a23b4634f3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rce91da0afdea4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3fad7886e934b87" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re26cbf57564c4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra435ffc99d8842ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ree262968a8164fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb425b7b5a16b4e8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdef0c5d24c534b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb87e5a9a728b4ad9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1b38f879e1d24cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R47b1f1b578034daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd8abff39aeca4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd161f306489a4d79" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9ab9204299094bd1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R406ba71cb2964b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0d4f2e8d1612449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R96022bedfd404916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R54140b2857174bfd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re2a27d3cce694025" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R47b1f1b578034daf"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d4f2e8d1612449c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd8abff39aeca4e72"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96022bedfd404916"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd161f306489a4d79"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R54140b2857174bfd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf3dbfdf4e35344c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8ddfd4cc05df4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87dd01ca3fce479e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R432c7094fc7e47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcd33e0511e4d4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc12654d84b84c9a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8ddfd4cc05df4a2f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R87dd01ca3fce479e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcd33e0511e4d4146"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdc12654d84b84c9a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9104ca3c0ac4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R802ee40bd1bc4f58" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4936f48da51941ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3ce75c66b14a4eca" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf4a5c79c8ff44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3299c084ebc64f07" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra47aef6a99af4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R751c0ea6ce6a44a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raec31abbac5d4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R44bd56d74db64b28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd22b0f655d642e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb243d02809b74d48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38a9838c91c94c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfb0186e1953e446e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21eefcab7d7d4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R31d6d5587c47490c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32f41d806e914502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R450d6188db934fd3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d348d88b1f34bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R20f79d02a21d42d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2a2f50e4299484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R2219892729ff4ab5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb45d1890fe66476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rba5d38278aaf4606" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1839e7bd4ad4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R8ce7aa66af094dd6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd37ac66e97b48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra7f1d96bd23f47e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2df16df635c94d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5d414a8e0770466d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re45e303c9bed4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R2d1d479dcac4460a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd011bde7c0ec4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R9c024dae12ef4304" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28e4397136334af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R246464bea4074794" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a3ed3facc0d4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra00cf90a0aea49f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77ba3a963b3843a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R625e7f7b32b14dca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R629923ce791244ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R1f031c25643a4969" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16dd4e38fd9d4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdcffabfb10bc4622" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa142b0d566244bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf30de36d1d1c40c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd89fc9761f742e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rda8c28e66cd44064" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Corinthians 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:9  |  1 Corinthians 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我想神把我們使徒明明列在末後，好像定死罪的囚犯；因為我們成了一臺戲，給世人和天使觀看。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I think that God hath set forth us the apostles last, as it were appointed to death: for we are made a spectacle unto the world, and to angels, and to men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:10  |  1 Corinthians 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們為基督的緣故算是愚拙的，你們在基督裏倒是聰明的；我們軟弱，你們倒強壯；你們有榮耀，我們倒被藐視。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We are fools for Christ’s sake, but ye are wise in Christ; we are weak, but ye are strong; ye are honourable, but we are despised.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:11  |  1 Corinthians 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>直到如今，我們還是又飢又渴，又赤身露體，又挨打，又沒有一定的住處，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even unto this present hour we both hunger, and thirst, and are naked, and are buffeted, and have no certain dwellingplace;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:12  |  1 Corinthians 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且勞苦，親手做工。被人咒罵，我們就祝福；被人逼迫，我們就忍受；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And labour, working with our own hands: being reviled, we bless; being persecuted, we suffer it:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:13  |  1 Corinthians 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>被人毀謗，我們就善勸。直到如今，人還把我們看作世界上的污穢，萬物中的渣滓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Being defamed, we intreat: we are made as the filth of the world, and are the offscouring of all things unto this day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:14  |  1 Corinthians 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我寫這話，不是叫你們羞愧，乃是警戒你們，好像我所親愛的兒女一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I write not these things to shame you, but as my beloved sons I warn you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:15  |  1 Corinthians 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們學基督的，師傅雖有一萬，為父的卻是不多，因我在基督耶穌裏用福音生了你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For though ye have ten thousand instructers in Christ, yet have ye not many fathers: for in Christ Jesus I have begotten you through the gospel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:16  |  1 Corinthians 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我求你們效法我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore I beseech you, be ye followers of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,179 +5237,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:17  |  1 Corinthians 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此我已打發提摩太到你們那裏去。他在主裏面，是我所親愛、有忠心的兒子。他必提醒你們，記念我在基督裏怎樣行事，在各處各教會中怎樣教導人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this cause have I sent unto you Timotheus, who is my beloved son, and faithful in the Lord, who shall bring you into remembrance of my ways which be in Christ, as I teach every where in every church.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:18  |  1 Corinthians 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有些人自高自大，以為我不到你們那裏去；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now some are puffed up, as though I would not come to you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:1  |  1 Corinthians 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人應當以我們為基督的執事，為神奧祕事的管家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let a man so account of us, as of the ministers of Christ, and stewards of the mysteries of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:19  |  1 Corinthians 4:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，主若許我，我必快到你們那裏去，並且我所要知道的，不是那些自高自大之人的言語，乃是他們的權能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will come to you shortly, if the Lord will, and will know, not the speech of them which are puffed up, but the power.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:20  |  1 Corinthians 4:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神的國不在乎言語，乃在乎權能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the kingdom of God is not in word, but in power.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:21  |  1 Corinthians 4:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們願意怎麼樣呢？是願意我帶着刑杖到你們那裏去呢？還是要我存慈愛溫柔的心呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What will ye? shall I come unto you with a rod, or in love, and in the spirit of meekness?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:2  |  1 Corinthians 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所求於管家的，是要他有忠心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover it is required in stewards, that a man be found faithful.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:3  |  1 Corinthians 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我被你們論斷，或被別人論斷，我都以為極小的事；連我自己也不論斷自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But with me it is a very small thing that I should be judged of you, or of man’s judgment: yea, I judge not mine own self.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:4  |  1 Corinthians 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖不覺得自己有錯，卻也不能因此得以稱義；但判斷我的乃是主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I know nothing by myself; yet am I not hereby justified: but he that judgeth me is the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:5  |  1 Corinthians 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，時候未到，甚麼都不要論斷，只等主來，他要照出暗中的隱情，顯明人心的意念。那時，各人要從神那裏得着稱讚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore judge nothing before the time, until the Lord come, who both will bring to light the hidden things of darkness, and will make manifest the counsels of the hearts: and then shall every man have praise of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:6  |  1 Corinthians 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我為你們的緣故，拿這些事轉比自己和亞波羅，叫你們效法我們不可過於[聖經]所記，免得你們自高自大，貴重這個，輕看那個。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these things, brethren, I have in a figure transferred to myself and to Apollos for your sakes; that ye might learn in us not to think of men above that which is written, that no one of you be puffed up for one against another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,179 +6931,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:7  |  1 Corinthians 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使你與人不同的是誰呢？你有甚麼不是領受的呢？若是領受的，為何自誇，彷彿不是領受的呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For who maketh thee to differ from another? and what hast thou that thou didst not receive? now if thou didst receive it, why dost thou glory, as if thou hadst not received it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 4:8  |  1 Corinthians 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們已經飽足了！已經豐富了！不用我們，自己就作王了！我願意你們果真作王，叫我們也得與你們一同作王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now ye are full, now ye are rich, ye have reigned as kings without us: and I would to God ye did reign, that we also might reign with you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>