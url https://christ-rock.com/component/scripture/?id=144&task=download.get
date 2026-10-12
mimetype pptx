--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3dd95181eccd4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rddbfa81d475f4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra0fde7ae06ff4efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re831c83a94594a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1b5fd75dc5aa424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1256794bef154da3" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R685f0e0159644a8e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0cb5e6024a1d4dd2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R46636adbc7834ec9"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R883fa9d1f11d4072"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9fc5e124a5a4434c"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R24463f53309949ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R602375cc752845e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9255ba734efb4767"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R13c21e1face74870"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra4dcc589f79142d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7bc6e621f2564b40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0cbb76110d594e6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf762e7b28f2e46ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R800cf7e5b7d04b9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc46760c841324708"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra48491beb79a4f71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb1e234ce198e429e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd70c2565945b4a99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Ra282e9ff2c5449c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re1fcee1b589c4d50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R079415c5fe1d43b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rb982b7c2eecb4a1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rea796fb0c65445e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd38539c95db44706"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Ra7020f2b88734400"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5c58fd947f404478"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rabdf60df4814467f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R0bfb68cc67414607"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R7223e440923c4316"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1db5f76a85f74f03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R2c10c0611d0f4067"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rb6c186ad9e154bc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R52a76696a5c345e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rb3b5622915714b5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R21de6346f8684b29"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Ra4f1b137743040db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rb2026dd8fc844626"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R24814dfd9f3340aa"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R309eeccc183f4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R685f0e0159644a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46636adbc7834ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbcb4103217ba4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R85a7dc3598184192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9fc5e124a5a4434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rff7d75c921ac4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5c6d8144b7764745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc1ba4343115140d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Red6398e19eb648f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbd81d358537a435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd8df5aed2a594957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8c84c233857543f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2716d9619d9946e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4350154c44bc4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R959693169d1643bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R24acf6845a61431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2418edfae105498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd684f445d39e4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf8f89d89fe5f4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R56a755a2502047fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9fa10f2a905c4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra01cf68da9b3461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdae4aac32a664773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raa41fda874384170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4e2d9f13c4514ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Reb22835ccb424c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R93c60521f2054d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9125a9ebe9274d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R134682716991439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R79fdeca27a474343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2e832b6b752e4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rca8a2d147e3a4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Red1524740cd2464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rea49fc27f67f474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rfffd162a7f5c4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R24463f53309949ad" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1cce749f6de64527" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7e6c5c69bb334406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0cb5e6024a1d4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R883fa9d1f11d4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc71306dd385346dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R978353cd63ab43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R602375cc752845e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9255ba734efb4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R13c21e1face74870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra4dcc589f79142d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7bc6e621f2564b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0cbb76110d594e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf762e7b28f2e46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R800cf7e5b7d04b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc46760c841324708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra48491beb79a4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb1e234ce198e429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd70c2565945b4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra282e9ff2c5449c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re1fcee1b589c4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R079415c5fe1d43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb982b7c2eecb4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rea796fb0c65445e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd38539c95db44706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra7020f2b88734400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5c58fd947f404478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rabdf60df4814467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0bfb68cc67414607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7223e440923c4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1db5f76a85f74f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2c10c0611d0f4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb6c186ad9e154bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R52a76696a5c345e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb3b5622915714b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R21de6346f8684b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Ra4f1b137743040db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rb2026dd8fc844626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R24814dfd9f3340aa" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R66b206e0edf64b0e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf54e77ed02264212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4cfcb7a13984778" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfdf1b8b739144afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R986f0a4ac9e94e5d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R164d5561d1aa4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28f514fed79546bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf09b7a14f09645bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97ca0e0b59264b1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8b58d1a28e6d466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dc7b5b001044088" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2eec0ce2683646b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15fa5fdf3f134eaa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra86395f49e684b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82c8c5ec36ac4f0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R72a6723f1925498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc5c0e3cb56c4e4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3be76b0ab49a4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84bfc913c5d2491b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0b2efa0c7783446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16c2972d7df8474d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6761cfbc1dda40ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbac329dd22f54e96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re42e1256a84944ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd6d626461104998" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R99ba7914b0034b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8541d40cf5804ea5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1ad875b9775b4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d052915d99142ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc80a2d494ab942b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reac8c25b6d604ccb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re053eb42c27c4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd471522c3d3479f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R46a3408df3484a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08029828345e4a71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7c6be899a7064622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c8f8b37db994614" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7125da593aa842be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R012b6174c3584a63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb93a781cebbf4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdede98339a9c41e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rebe24512357e47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra497137e7c0d4633" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd10b42b6f27f44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R833478db13194c92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R44b2156fa5754d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R476f20090420430d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R49b346e05bb440b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re904a768c7b343b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R45a2e9a4e6924f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ac92cddfcd64571" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R805ead1a98084312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b08512b6cce4114" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R1b992c1355894fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R160d2296216a4386" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R63cad52062784b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bb37d75b5494145" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7e97e2d849f74ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb98a3c4a7684982" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R50fbcbf3480f4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ffe725c78ed4e77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf81e0fee05734793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c0889b6079c4a7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc6cdf0f4ebef4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R149fefbc51704ef6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdf7a44b15fb64b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R652ae119ace24b63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R879bfab6281042ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49bad1a99d9348d7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R07e28d9de4bf43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Receafea5609544de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0f056ead045e41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R65af66473bd84e48" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R967d029eba55438b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R413615d233584995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf8e686544c944d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9fe9541d266c4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R22b4a187edfe425d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7004695aa16049a3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Receafea5609544de"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf8e686544c944d85"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0f056ead045e41ae"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9fe9541d266c4f3c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R65af66473bd84e48"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R22b4a187edfe425d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb7d982426a4440f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7cc05895783c41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fd8b7c643914201" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6b0d0ee4176f40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R42db2ad053234fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbdc2d00f803d4d27" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7cc05895783c41b9"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5fd8b7c643914201"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R42db2ad053234fb3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbdc2d00f803d4d27"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R493570db847040cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R73aa955bcbea4e67" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79b35ecf1b60417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb7dec1c321e942bd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2ad37af4a4545c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re58b447cabb14a59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdeca26ab23a74f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb027f54868924001" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a6d94c022fa4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R12d248e6a54d463d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39cf9759242f408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0b22ce278e32450c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R284c460c2b074742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R68fa7f58ffc94d74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6c8a3d1c2f446d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rab5163af58ef4560" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49ff585aaae94d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R4ebf400f10aa43f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R598b8387a8684b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1a08e61ec66f44b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1df36e4b9bdc4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc765c60754cd4339" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re93d1db3140c4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rec4bff296c7e4e9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e0b6a05f3574171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra21b296d202e4205" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d6b72fea2cb408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbcdca2540942474a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7667a08fd13a4561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re91703617bfe4eb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1932ea88ce504525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R7edc818659c4466e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7dd598c6d65846e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rb9696c2470bc4440" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9c7db484bd840a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rda952b00ab5b49c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c967c3f35f44f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R2eca8fe64ff148ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9cd8b944b2f40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R6fcfd039a08c4f7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R624cff4d972a4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Re4ecc5bcafef4d0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69c43bb0adb1471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R198451b0a3cc454a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R895166a1e55f4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R0fe2717c9bff4d3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reede725d08aa434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R2d8abd8f14d64c4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1615f25027f4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rbb679d0637434a5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb247204b2344571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Ref6d3395698446b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb17a56ac3895411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R7209ec3416b64113" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb659a406f19b41c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R29b72fd3c4c847d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7188f12bd5be48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4ab97fb64e1848f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c6044cbf65840f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R55d3890dfac24526" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd4f28f69d5a41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7ca2d8743aae4a7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R008f13f621214bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf37f71e09f154800" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R141e57da1d174c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rabb3585501c547c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12fdb72fe2b64a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5f7686f1c6b24e81" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Corinthians 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:9  |  1 Corinthians 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有一人蒙這位[聖]靈賜他信心，還有一人蒙這位[聖]靈賜他醫病的恩賜，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To another faith by the same Spirit; to another the gifts of healing by the same Spirit;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:10  |  1 Corinthians 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又叫一人能行異能，又叫一人能作先知，又叫一人能辨別諸靈，又叫一人能說方言，又叫一人能翻方言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To another the working of miracles; to another prophecy; to another discerning of spirits; to another divers kinds of tongues; to another the interpretation of tongues:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:11  |  1 Corinthians 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這一切都是這位[聖]靈所運行、隨己意分給各人的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But all these worketh that one and the selfsame Spirit, dividing to every man severally as he will.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:12  |  1 Corinthians 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就如身子是一個，卻有許多肢體；而且肢體雖多，仍是一個身子；基督也是這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as the body is one, and hath many members, and all the members of that one body, being many, are one body: so also is Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:13  |  1 Corinthians 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們不拘是猶太人，是希臘人，是為奴的，是自主的，都從一位[聖]靈受洗，成了一個身體，飲於一位[聖]靈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For by one Spirit are we all baptized into one body, whether we be Jews or Gentiles, whether we be bond or free; and have been all made to drink into one Spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:14  |  1 Corinthians 12:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>身子原不是一個肢體，乃是許多肢體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the body is not one member, but many.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:15  |  1 Corinthians 12:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>設若腳說：「我不是手，所以不屬乎身子，」它不能因此就不屬乎身子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If the foot shall say, Because I am not the hand, I am not of the body; is it therefore not of the body?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:16  |  1 Corinthians 12:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>設若耳說：「我不是眼，所以不屬乎身子，」它也不能因此就不屬乎身子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if the ear shall say, Because I am not the eye, I am not of the body; is it therefore not of the body?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:17  |  1 Corinthians 12:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若全身是眼，從哪裏聽聲呢？若全身是耳，從哪裏聞味呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If the whole body were an eye, where were the hearing? If the whole were hearing, where were the smelling?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:18  |  1 Corinthians 12:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但如今，神隨自己的意思把肢體俱各安排在身上了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now hath God set the members every one of them in the body, as it hath pleased him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:1  |  1 Corinthians 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，論到屬靈的[恩賜]，我不願意你們不明白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now concerning spiritual gifts, brethren, I would not have you ignorant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:19  |  1 Corinthians 12:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若都是一個肢體，身子在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if they were all one member, where were the body?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:20  |  1 Corinthians 12:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但如今肢體是多的，身子卻是一個。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now are they many members, yet but one body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:21  |  1 Corinthians 12:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眼不能對手說：「我用不着你。」頭也不能對腳說：「我用不着你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the eye cannot say unto the hand, I have no need of thee: nor again the head to the feet, I have no need of you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:22  |  1 Corinthians 12:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不但如此，身上肢體人以為軟弱的，更是不可少的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nay, much more those members of the body, which seem to be more feeble, are necessary:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:23  |  1 Corinthians 12:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>身上肢體，我們看為不體面的，越發給它加上體面；不俊美的，越發得着俊美。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And those members of the body, which we think to be less honourable, upon these we bestow more abundant honour; and our uncomely parts have more abundant comeliness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:24  |  1 Corinthians 12:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們俊美的肢體，自然用不着裝飾；但神配搭這身子，把加倍的體面給那有缺欠的肢體，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For our comely parts have no need: but God hath tempered the body together, having given more abundant honour to that part which lacked:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:25  |  1 Corinthians 12:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>免得身上分門別類，總要肢體彼此相顧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That there should be no schism in the body; but that the members should have the same care one for another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:26  |  1 Corinthians 12:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若一個肢體受苦，所有的肢體就一同受苦；若一個肢體得榮耀，所有的肢體就一同快樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And whether one member suffer, all the members suffer with it; or one member be honoured, all the members rejoice with it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:27  |  1 Corinthians 12:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們就是基督的身子，並且各自作肢體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now ye are the body of Christ, and members in particular.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,179 +8125,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:28  |  1 Corinthians 12:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神在教會所設立的：第一是使徒，第二是先知，第三是教師，其次是行異能的，再次是得恩賜醫病的，幫助人的，治理事的，說方言的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God hath set some in the church, first apostles, secondarily prophets, thirdly teachers, after that miracles, then gifts of healings, helps, governments, diversities of tongues.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:2  |  1 Corinthians 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作外邦人的時候，隨事被牽引，受迷惑，去服事那啞巴偶像，這是你們知道的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye know that ye were Gentiles, carried away unto these dumb idols, even as ye were led.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:29  |  1 Corinthians 12:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈都是使徒嗎？豈都是先知嗎？豈都是教師嗎？豈都是行異能的嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Are all apostles? are all prophets? are all teachers? are all workers of miracles?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:30  |  1 Corinthians 12:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈都是得恩賜醫病的嗎？豈都是說方言的嗎？豈都是翻方言的嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have all the gifts of healing? do all speak with tongues? do all interpret?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:31  |  1 Corinthians 12:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要切切地求那更大的恩賜。 我現今把最妙的道指示你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But covet earnestly the best gifts: and yet shew I unto you a more excellent way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:3  |  1 Corinthians 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我告訴你們，被神的靈感動的，沒有說「耶穌是可咒詛」的；若不是被[聖]靈感動的，也沒有能說「耶穌是主」的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore I give you to understand, that no man speaking by the Spirit of God calleth Jesus accursed: and that no man can say that Jesus is the Lord, but by the Holy Ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:4  |  1 Corinthians 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恩賜原有分別，[聖]靈卻是一位。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now there are diversities of gifts, but the same Spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:5  |  1 Corinthians 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>職事也有分別，主卻是一位。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there are differences of administrations, but the same Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:6  |  1 Corinthians 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>功用也有分別，神卻是一位，在眾人裏面運行一切的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there are diversities of operations, but it is the same God which worketh all in all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:7  |  1 Corinthians 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[聖]靈顯在各人身上，是叫人得益處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the manifestation of the Spirit is given to every man to profit withal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 12:8  |  1 Corinthians 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這人蒙[聖]靈賜他智慧的言語，那人也蒙這位[聖]靈賜他知識的言語，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For to one is given by the Spirit the word of wisdom; to another the word of knowledge by the same Spirit;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>