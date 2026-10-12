--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4ab0136592da4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re9e9c722e0da4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1be5b655aade492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R10acd5be03454bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfcdcd26abf0a49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R102260bf603a4b56" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf6cdedc55c9f43f3"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R12282145e76140aa"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdff34e00ea0a4a38"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9cec92adc0df47f4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcc34221bd97143d0"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R3701cbc34d684725"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd6694db968b34ac9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R467f1a0ef3de421c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc404ee39e67b4adb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb381d7e7cdc3447b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfd3ea292224c44c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7cc6249622c4451f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb1521f968ea14f6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra2a2a344db1a465c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rdde838979a2a4201"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rfa6271ece8bb4690"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R99c1d1de77394545"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R215f5e516c774388"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4fbfa293f08c4b6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd20c04071ae249ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc12ce87d605a47c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra95a3cf2e750446e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R38e3a1e5d0cd4952"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R5d83093307564d0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc7552636c14a4365"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R272d64b98c9641dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rab989dca0f904ed9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R50480fbcd24f4b31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rcca703faa0b548e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R6f68f9c750c34c75"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4880dde0041448db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf6cdedc55c9f43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdff34e00ea0a4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R77f825a690994956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R23d9dbbb32194952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcc34221bd97143d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra4fea1f085994991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb6037991664d4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R026879b7cb0945dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rde788cb4cecf4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R35b6ffc7c4ee4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R380c0aaa0c0b4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4fa2346f38454180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3a8788d8ab9f48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R15529a237fc040a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rba65100365d14fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2ea7f57f779a4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb1cb082f88c14bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra30fca53991f4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9ec4b1db538f4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcf7db5aacefe4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7635541a50f2460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7a8fe2d8336e400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1dc64150fb2347b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra0497450be264a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2184b0ca64524fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1735fdda92ac48ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2cf7d5f6c5754c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3701cbc34d684725" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2b5968f8a32e42f1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc78d9858630e4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R12282145e76140aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cec92adc0df47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd0cc41efd9704f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R50681d8d02c4452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd6694db968b34ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R467f1a0ef3de421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc404ee39e67b4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb381d7e7cdc3447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfd3ea292224c44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7cc6249622c4451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb1521f968ea14f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra2a2a344db1a465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdde838979a2a4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfa6271ece8bb4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R99c1d1de77394545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R215f5e516c774388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4fbfa293f08c4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd20c04071ae249ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc12ce87d605a47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra95a3cf2e750446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R38e3a1e5d0cd4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5d83093307564d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc7552636c14a4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R272d64b98c9641dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rab989dca0f904ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R50480fbcd24f4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcca703faa0b548e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6f68f9c750c34c75" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3bfeb555b0dc4fed" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8cbafc6a71e94e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5baffa1413644506" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3884e2a776b84efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87bb39aa8348427f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra7cb30ba25164a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c07633125b64a34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R157eefaaadd742f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c5172a4ef3540cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R819c3df4e93a4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5bbd255fd534575" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R615f7d7e1c7447a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e6e835a0db644e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3ab6e851f3504a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39eb3b0b323a4815" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7acd021a38344ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7593e224343745dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R654c923c18d046b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5fb3193f8c540dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb7bc343ed01f4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4dda6d94eea46b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf51707e9a3704878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc7c4a5dfb814ad7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd8db6039a1064842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4ab12a623254f2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R538e9b26682d4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b14edc0abc24db7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R81d5388d15e041b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb20191e80d5346ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R422c860c7033431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6219e0fead8410b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd394308d4fb84313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cc97579911447bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9e1ff6d1369a456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9be69ab7eb7542f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R53da2207518c4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92502b275a834cfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R531ce702bbe54ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49fb494c6d004c34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9cf02f58249441f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28c4b30595e24c14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re4f4cb1462e64e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4b79fa4b6b745e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb9d524f8711b4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4ede04bf4124905" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc78b554728bc4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re35cde144eb44710" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R942807e02c324d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb670c46eeed4391" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R055bab556edb4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fdbf163afe74bd4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf92ac2f3a61c4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc61bd0949e7e49a9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R90d21288cc6f4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re28b96b6ad794996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5f2807be4f6e431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R82e4a9bedbd9455a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R788b7c9f6a674d06" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ba587df87d64d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R48668b2b4787408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R82728b79d4c14d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdcd14f5d5b084b60" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R11cf389a5d1c4525" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re28b96b6ad794996"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R48668b2b4787408c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5f2807be4f6e431a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R82728b79d4c14d87"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R82e4a9bedbd9455a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdcd14f5d5b084b60"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb185c9335e12439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf8bd0a5a1cdf41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d932c96d0ca45e0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7c826038b6b4439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raefb1c0180ea4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cb3137209e54ed7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf8bd0a5a1cdf41e7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3d932c96d0ca45e0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Raefb1c0180ea4a9a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4cb3137209e54ed7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bca097db8e047bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc3a83a2364304fe1" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3f7f0ab0f114932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8cc07135f1c44292" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba2e6350f4a84fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9a80444df0424984" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca3632b3a9d54e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R229b1236ccd24953" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R811a417866514c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd6e0d7b740f84397" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ea05b52b72f425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R726d122dd45048cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87433ccb3cab4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R0df1604c236d46ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R262eda87a0da4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R09382b919a574354" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd630d15662b040ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rcaf787dca5524bb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c5157f53cde4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R56131e4c3a1a42fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03125a36808a4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf8b92e5c55d94211" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcae6d5e82b994817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R5df6766dfa1d451c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37ad0e5ad82f4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rcedb38009d004950" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b3a5b9c405a40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R481536619aec4ad4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c05695337254fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R9e2f98e1a17e4b9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ad335698d2f4638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R18b665c2dd80475f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2dfcad737b4b4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R8d714ac42a364be8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a0ebcada1694b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R273d5e9fd1d54d87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36f1270bf0f246df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rd2ce8b6d76ad4397" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2fdae1d2a93489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6a68ac1f94f44482" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbae8361607ce48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R93cd60de42ef40aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88bed3f481894937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R3f476a666302432a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2149adf86f84af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R252b0da7c3a4472a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb919d7f1c19420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8b277e2071e947d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57b9f627a0a84fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re5b08ed8a3af4c03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03ec226c81c64913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R19b345ccdb1e4fd3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Corinthians 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:9  |  1 Corinthians 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我們是與神同工的；你們是神所耕種的田地，所建造的房屋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we are labourers together with God: ye are God’s husbandry, ye are God’s building.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,179 +4367,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:10  |  1 Corinthians 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我照神所給我的恩，好像一個聰明的工頭，立好了根基，有別人在上面建造；只是各人要謹慎怎樣在上面建造。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According to the grace of God which is given unto me, as a wise masterbuilder, I have laid the foundation, and another buildeth thereon. But let every man take heed how he buildeth thereupon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:11  |  1 Corinthians 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為那已經立好的根基就是耶穌基督，此外沒有人能立別的根基。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For other foundation can no man lay than that is laid, which is Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:12  |  1 Corinthians 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人用金、銀、寶石、草木、禾稭在這根基上建造，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now if any man build upon this foundation gold, silver, precious stones, wood, hay, stubble;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:13  |  1 Corinthians 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各人的工程必然顯露，因為那日子要將它表明出來，有火發現；這火要試驗各人的工程怎樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every man’s work shall be made manifest: for the day shall declare it, because it shall be revealed by fire; and the fire shall try every man’s work of what sort it is.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:14  |  1 Corinthians 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人在那根基上所建造的工程若存得住，他就要得賞賜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If any man’s work abide which he hath built thereupon, he shall receive a reward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:15  |  1 Corinthians 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人的工程若被燒了，他就要受虧損，自己卻要得救；雖然得救，乃像從火裏經過的一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If any man’s work shall be burned, he shall suffer loss: but he himself shall be saved; yet so as by fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:16  |  1 Corinthians 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈不知你們是神的殿，神的靈住在你們裏頭嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Know ye not that ye are the temple of God, and that the Spirit of God dwelleth in you?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:17  |  1 Corinthians 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人毀壞神的殿，神必要毀壞那人；因為神的殿是聖的，這殿就是你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If any man defile the temple of God, him shall God destroy; for the temple of God is holy, which temple ye are.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:18  |  1 Corinthians 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人不可自欺。你們中間若有人在這世界自以為有智慧，倒不如變作愚拙，好成為有智慧的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let no man deceive himself. If any man among you seemeth to be wise in this world, let him become a fool, that he may be wise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:1  |  1 Corinthians 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我從前對你們說話，不能把你們當作屬靈的，只得把你們當作屬肉體，在基督裏為嬰孩的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I, brethren, could not speak unto you as unto spiritual, but as unto carnal, even as unto babes in Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:19  |  1 Corinthians 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因這世界的智慧，在神看是愚拙。如[經上]記着說：「主叫有智慧的，中了自己的詭計」；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the wisdom of this world is foolishness with God. For it is written, He taketh the wise in their own craftiness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:20  |  1 Corinthians 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又說：「主知道智慧人的意念是虛妄的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And again, The Lord knoweth the thoughts of the wise, that they are vain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:21  |  1 Corinthians 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以無論誰，都不可拿人誇口，因為萬有全是你們的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore let no man glory in men. For all things are yours;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:22  |  1 Corinthians 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或保羅，或亞波羅，或磯法，或世界，或生，或死，或現今的事，或將來的事，全是你們的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whether Paul, or Apollos, or Cephas, or the world, or life, or death, or things present, or things to come; all are yours;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:23  |  1 Corinthians 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且你們是屬基督的，基督又是屬神的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye are Christ’s; and Christ is God’s.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:2  |  1 Corinthians 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是用奶餵你們，沒有用飯餵你們。那時你們不能吃，就是如今還是不能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have fed you with milk, and not with meat: for hitherto ye were not able to bear it, neither yet now are ye able.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:3  |  1 Corinthians 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們仍是屬肉體的，因為在你們中間有嫉妒、紛爭，這豈不是屬乎肉體、照着世人的樣子行嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye are yet carnal: for whereas there is among you envying, and strife, and divisions, are ye not carnal, and walk as men?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:4  |  1 Corinthians 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有說：「我是屬保羅的」；有說：「我是屬亞波羅的。」這豈不是你們和世人一樣嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For while one saith, I am of Paul; and another, I am of Apollos; are ye not carnal?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:5  |  1 Corinthians 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞波羅算甚麼？保羅算甚麼？無非是執事，照主所賜給他們各人的，引導你們相信。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who then is Paul, and who is Apollos, but ministers by whom ye believed, even as the Lord gave to every man?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:6  |  1 Corinthians 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我栽種了，亞波羅澆灌了，惟有神叫他生長。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have planted, Apollos watered; but God gave the increase.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:7  |  1 Corinthians 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可見栽種的，算不得甚麼，澆灌的，也算不得甚麼；只在那叫他生長的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So then neither is he that planteth any thing, neither he that watereth; but God that giveth the increase.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 3:8  |  1 Corinthians 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>栽種的和澆灌的，都是一樣，但將來各人要照自己的工夫得自己的賞賜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now he that planteth and he that watereth are one: and every man shall receive his own reward according to his own labour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>