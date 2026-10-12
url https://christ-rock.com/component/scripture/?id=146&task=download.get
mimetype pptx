--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0ce84962080841c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0958d08c38144841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rea8d21e79f2741c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R31e145bc561e4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5cad81e4c3474945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0df6e54b9ec74d8c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raf6f89a42b484e3b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1fb9aab24026471d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R04f2277f7b9541ae"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R92c134b8cdf44156"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc1eb907137694e21"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R17413e66709d4716"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R94187eaf6c3947ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf93baa0d7c2d4376"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R145f4e355143464f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0587122123af488a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf2c31c3e72d240c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R78c51f64d0b54ebe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc1bea59ccca84f9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3051a9c65f114bc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R65a03cb4998044c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd317dd6440de48fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf84c9a9e311e41db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8b4d7a4e1601433b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6a609f4c765a4343"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb9910d2bac474cd9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6d7209a7a41c4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raf6f89a42b484e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04f2277f7b9541ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6945885578d14943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7665b890bc874cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc1eb907137694e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R487f099cb17f45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R53841d7d662447ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R45213c9c9b584d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcb820c0213e44a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R37ad56a30104415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R47cfecbbd74e4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rafc5a0548dde415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf4967ecffa9a4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc4ffd39a400846cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R61daf25c39d04717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R991e395700504514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2620af20ff684a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R17413e66709d4716" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R53ee6ebb6c28455f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9aab8c9c0b3c4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1fb9aab24026471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92c134b8cdf44156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R51f58f5799de4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R06fc70d77f7e4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R94187eaf6c3947ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf93baa0d7c2d4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R145f4e355143464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0587122123af488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf2c31c3e72d240c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R78c51f64d0b54ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc1bea59ccca84f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3051a9c65f114bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R65a03cb4998044c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd317dd6440de48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf84c9a9e311e41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8b4d7a4e1601433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6a609f4c765a4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb9910d2bac474cd9" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4138e3556d0e4d08" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf88b4a76e4f74bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f71f723099b4cd4" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1e1f1f97005a45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e21d29c7c7c4055" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8639bd5ea0de45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f85636a7d9b4fd9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R64f9fafafd6d40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3256cbc4be6a4ab4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7b1c525f10134ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R613912c2b47c4be2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd3e03424c86b4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R236dcfeae9834863" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcc6eb38579cb44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd68e9951d6ee4519" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf19da65ba4154cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re87d418d559a47e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R65bb7d4728ae41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra01aa862d2d54632" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcba1c85b62024e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb060a3ba3174271" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R82894e139e454d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d9d250c4b3d46b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdf2d86e80244499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R278042d24cec4935" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5a693249f95744bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R367afdc796954267" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6dcee885d816457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4b3f25340a64b70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rba2f758e99e6466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd2e097d58f64cb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc06b8b0b9f09467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1306a124d1dd42f5" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R864b64323d2e498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re71c3c9d18244453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Red790e13720e44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9daab3602dca4931" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0f5d27b9d95d40b0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcbf637b89b304507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R99d2af13060a4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R035d32d66fba4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R37b6e6d968e04ef0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24e34e42b3424e53" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re71c3c9d18244453"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R99d2af13060a4b27"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Red790e13720e44e0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R035d32d66fba4933"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9daab3602dca4931"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R37b6e6d968e04ef0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R09d6adf24ba145a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7dcdc640fe52418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R241959b5494a4697" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R44156da13d2d4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5965d8839d6c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2063ea50afd4d71" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7dcdc640fe52418a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R241959b5494a4697"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5965d8839d6c4a8e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb2063ea50afd4d71"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R387c2e111d7b4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5aad0d928ae24f01" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2de7f46b29c54e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R59c052db8afe41aa" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1416cb10167a46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5356fcc419f14106" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f119062c22f4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rdacfed58068d4fd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70c0f1fee0b64894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R22a949dc07394101" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2577fdbb8f99413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc0f9566d66ab40ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7edd4deb22734df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rcfd05e2b218741f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70692948218945c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rca8fc18d3c6e4862" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75642d5974a643ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R49ada09922d44aad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50d050fdf2c94b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7bbda517fa9441ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3510165ebce340f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R22db7b59b5924dee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd681e45d6b78480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rbd074adf66f34b98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R156be1802f0a4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re7545176db7349d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbcf29fea1444b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9559a84397974de1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbe7466c3a044e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0b0cb9b4f2a34c8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R178c01d0a3734ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rac01fe331d5d4318" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Corinthians 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:9  |  1 Corinthians 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是你們要謹慎，恐怕你們這自由竟成了那軟弱人的絆腳石。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But take heed lest by any means this liberty of yours become a stumblingblock to them that are weak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,179 +3327,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:10  |  1 Corinthians 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人見你這有知識的，在偶像的廟裏坐席，這人的良心若是軟弱，豈不放膽去吃那祭偶像之物嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if any man see thee which hast knowledge sit at meat in the idol’s temple, shall not the conscience of him which is weak be emboldened to eat those things which are offered to idols;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:11  |  1 Corinthians 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，基督為他死的那軟弱弟兄，也就因你的知識沉淪了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And through thy knowledge shall the weak brother perish, for whom Christ died?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:12  |  1 Corinthians 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這樣得罪弟兄們，傷了他們軟弱的良心，就是得罪基督。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when ye sin so against the brethren, and wound their weak conscience, ye sin against Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:13  |  1 Corinthians 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，食物若叫我弟兄跌倒，我就永遠不吃肉，免得叫我弟兄跌倒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, if meat make my brother to offend, I will eat no flesh while the world standeth, lest I make my brother to offend.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:1  |  1 Corinthians 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到祭偶像之物，我們曉得我們都有知識。但知識是叫人自高自大，惟有愛心能造就人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now as touching things offered unto idols, we know that we all have knowledge. Knowledge puffeth up, but charity edifieth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:2  |  1 Corinthians 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人以為自己知道甚麼，按他所當知道的，他仍是不知道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if any man think that he knoweth any thing, he knoweth nothing yet as he ought to know.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:3  |  1 Corinthians 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人愛神，這人乃是神所知道的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if any man love God, the same is known of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,179 +4405,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:4  |  1 Corinthians 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到吃祭偶像之物，我們知道偶像在世上算不得甚麼，也知道神只有一位，再沒有別的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As concerning therefore the eating of those things that are offered in sacrifice unto idols, we know that an idol is nothing in the world, and that there is none other God but one.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:5  |  1 Corinthians 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雖有稱為神的，或在天，或在地，就如那許多的神，許多的主；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For though there be that are called gods, whether in heaven or in earth, (as there be gods many, and lords many,)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:6  |  1 Corinthians 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而我們只有一位神，就是父－萬物都本於他；我們也歸於他－並有一位主，就是耶穌基督－萬物都是藉着他有的；我們也是藉着他有的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But to us there is but one God, the Father, of whom are all things, and we in him; and one Lord Jesus Christ, by whom are all things, and we by him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,179 +4867,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:7  |  1 Corinthians 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但人不都有這等知識。有人到如今因拜慣了偶像，就以為所吃的是祭偶像之物。他們的良心既然軟弱，也就污穢了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howbeit there is not in every man that knowledge: for some with conscience of the idol unto this hour eat it as a thing offered unto an idol; and their conscience being weak is defiled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多前書 8:8  |  1 Corinthians 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其實食物不能叫神看中我們，因為我們不吃也無損，吃也無益。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But meat commendeth us not to God: for neither, if we eat, are we the better; neither, if we eat not, are we the worse.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>