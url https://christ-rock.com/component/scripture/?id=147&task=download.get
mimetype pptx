--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2376c83dbf9c433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R10240f0ceed04855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1b45dfa60e1d4616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0f7d162d005d4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R199db6a5c5894b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3f8fcf77d8ae48b0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R75738a8f0ce94de1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfdb6d42522f04d08"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9612617ce4e34ae8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd9aad812d09a4988"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1ec3269a8c274981"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9abe390709ee4582"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R79ea25e3116141b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8be7e33f0e9d4cc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R275b06fcfeb34f47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc26eedbe71fa40bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd565cde154d94a4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2a0f1cd2f16a438c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rde92d092a530431b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rec68af1add164742"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb8cd4897a1a947bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd6432d51620a45f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3a4d926cf2f74a1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb38b6aaa3d3e4d6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf07232b86f8e4516"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rdd1c9c7408484fe0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R847096c870c042fe"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R068e7d7b91bd460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R75738a8f0ce94de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9612617ce4e34ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4d91041fb3f244bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R05598683fb584c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ec3269a8c274981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc1e746414f384f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R94d7413fe1d24e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4579d979c1cf437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra6dd2c75777e4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9820e676b691494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R31207a22338b49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R30831dc957b2471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R65305add7c36456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd099e86fc4174947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1c902277d9104a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re81908b1fd8a445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra75b4088a5dd4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1b6371400fbd472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9abe390709ee4582" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1de561185780490b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R04839ccf47a14bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfdb6d42522f04d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9aad812d09a4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9b8fa8a791214cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7fae7e9203464bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R79ea25e3116141b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8be7e33f0e9d4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R275b06fcfeb34f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc26eedbe71fa40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd565cde154d94a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2a0f1cd2f16a438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rde92d092a530431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rec68af1add164742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb8cd4897a1a947bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd6432d51620a45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3a4d926cf2f74a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb38b6aaa3d3e4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf07232b86f8e4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdd1c9c7408484fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R847096c870c042fe" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R716d640d83f24dac" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R070f632734e94961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89776603f5d34164" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R18b1686cd28f4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2cafbaa6ea7d4db4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd8fac7e102b74f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R634f6d6829d3498d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfb240eba55e94307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9c351c9f7c74a2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfa5a9da862ac445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53b7cf6fc5de4872" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb9bf0bd826034191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac982deb8b954b4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R44f50a6a9f894363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d9c4c2216244fc4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6f7c7af067834219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8337d9f8d5e94c4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R16e4c106a1664956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe8d21aeb8aa4796" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rba70b271472b4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb981bae11a34604" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R88c71af096354c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55e6e3cd7aa04023" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1912ab4d9c644979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R264c46dbdde140ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re198cb17928a4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8271e596fcf8470e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ree874137b2b34496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R572b2b98922d42ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6ea25c7e2ed840d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90e4fa8fea054367" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6110511cbda74932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cc2db4ab3624ba4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ae427379c974925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66003d2a60284fe5" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra2c8655c1e744a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Red9b5cca42024d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3cded30cc2a54ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd89e3a9fda88432f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7d7af0c4cbe74a1b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf2683e777c5045ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7fcdedca23c641f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3c7a1d46741c4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf998e3b95381458c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R91c5546f65994263" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Red9b5cca42024d0a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7fcdedca23c641f9"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3cded30cc2a54ec0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3c7a1d46741c4831"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd89e3a9fda88432f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf998e3b95381458c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R165bdf209ff040b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R79b6a0afa0964ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a38d56e82014f0e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4e23f605d5a9493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf4123938ac1a4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e676ff5c8d44846" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R79b6a0afa0964ae1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0a38d56e82014f0e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf4123938ac1a4032"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3e676ff5c8d44846"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra64b165b270d4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf44d79593f824b1d" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c1c9e4cd15f4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R34d33df425824464" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84a3c7d0cdca4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1bfe982888c34962" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3d8f702bf114611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfd7cfff0f8d74365" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1489d5fce532493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3a08e42a69e14969" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ace34c7c233484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rae7d86ab1bb6480d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a3c6f63244a42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R134bf11e6e574259" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1b9482a8bb44094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R4fb1b4e3591246b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R576a0b373620495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0f81c43af7694279" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1853dd5ebaa64564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4ceb3a54d56747ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf063c7b8259942d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rdc7488b87a7a49b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c48abe1b0ca452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R07c67bdba5004535" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb925ded15b544e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R093a7bac4001496a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a9370052ef04b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R31e934688faf46e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44b461dd82f74f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbcd809c268414912" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21e2dfe7e662445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R39d0282596d745e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3386bededa94e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6a007a21cc4b41a8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Peter 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:9  |  1 Peter 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要用堅固的信心抵擋他，因為知道你們在世上的眾弟兄也是經歷這樣的苦難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whom resist stedfast in the faith, knowing that the same afflictions are accomplished in your brethren that are in the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:10  |  1 Peter 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那賜諸般恩典的神曾在基督裏召你們，得享他永遠的榮耀，等你們暫受苦難之後，必要親自成全你們，堅固你們，賜力量給你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the God of all grace, who hath called us unto his eternal glory by Christ Jesus, after that ye have suffered a while, make you perfect, stablish, strengthen, settle you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:11  |  1 Peter 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願權能歸給他，直到永永遠遠。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him be glory and dominion for ever and ever. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:12  |  1 Peter 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我略略地寫了這信，託我所看為忠心的兄弟西拉轉交你們，勸勉你們，又證明這恩是神的真恩。你們務要在這恩上站立得住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By Silvanus, a faithful brother unto you, as I suppose, I have written briefly, exhorting, and testifying that this is the true grace of God wherein ye stand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:13  |  1 Peter 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在巴比倫與你們同蒙揀選的教會問你們安。我兒子馬可也問你們安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The church that is at Babylon, elected together with you, saluteth you; and so doth Marcus my son.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:14  |  1 Peter 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要用愛心彼此親嘴問安。願平安歸與你們凡在基督裏的人！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Greet ye one another with a kiss of charity. Peace be with you all that are in Christ Jesus. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:1  |  1 Peter 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我這作長老、作基督受苦的見證、同享後來所要顯現之榮耀的，勸你們中間與我同作長老的人：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The elders which are among you I exhort, who am also an elder, and a witness of the sufferings of Christ, and also a partaker of the glory that shall be revealed:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:2  |  1 Peter 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>務要牧養在你們中間神的群羊，按着神[旨意]照管他們；不是出於勉強，乃是出於甘心；也不是因為貪財，乃是出於樂意；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Feed the flock of God which is among you, taking the oversight thereof, not by constraint, but willingly; not for filthy lucre, but of a ready mind;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:3  |  1 Peter 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也不是轄制所託付你們的，乃是作群羊的榜樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither as being lords over God’s heritage, but being ensamples to the flock.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:4  |  1 Peter 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了牧長顯現的時候，你們必得那永不衰殘的榮耀冠冕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the chief Shepherd shall appear, ye shall receive a crown of glory that fadeth not away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,179 +4817,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:5  |  1 Peter 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們年幼的，也要順服年長的。就是你們眾人也都要以謙卑束腰，彼此順服；因為 神阻擋驕傲的人， 賜恩給謙卑的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Likewise, ye younger, submit yourselves unto the elder. Yea, all of you be subject one to another, and be clothed with humility: for God resisteth the proud, and giveth grace to the humble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:6  |  1 Peter 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們要自卑，服在神大能的手下，到了時候，他必叫你們升高。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Humble yourselves therefore under the mighty hand of God, that he may exalt you in due time:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:7  |  1 Peter 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要將一切的憂慮卸給神，因為他顧念你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Casting all your care upon him; for he careth for you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 5:8  |  1 Peter 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>務要謹守，警醒。[因為]你們的仇敵魔鬼，如同吼叫的獅子，遍地遊行，尋找可吞吃的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be sober, be vigilant; because your adversary the devil, as a roaring lion, walketh about, seeking whom he may devour:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>