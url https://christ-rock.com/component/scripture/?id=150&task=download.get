--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rce74bd6cb28445d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd5b52460a5364f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7129e63d3e3d4861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc547b47bb4184b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8a8f72d25ec54813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdfb37ad8053141db" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7392f7be69ae44f2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb7b8bdf4b2d34469"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R29642da598494178"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R39b40c54b3614c14"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5d75ef85a7dc4e3f"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Ra74e317eb7a04e66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1de411ffaf654b40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R02fb89ab04b14442"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rdb8776383d6e48e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R498d9d10e8ad4366"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5dbb957ac5ec4e16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R874c9cc09c3e4271"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0722c058729f42ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf467a00f5fed4b51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R833667f2fef24aaa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc2a428409fa34347"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf90bc5380cb74e3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R13fcceb87bbe42b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8e4c11ce401046ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rce7ee67ebb5845ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R93462f0451e041cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5a070365932042f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R64ab7bc193a84a40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb5e4b022d9694ccb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R553ec0af860e4ce7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rd7db1d714c5844b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf4c724b8312841a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R94a904a2f1a64911"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb1ba0a14cd924a87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R20cb847274304beb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Redb8799b74cf4bb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rb9d05d452b064918"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb8343131a0984379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7392f7be69ae44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29642da598494178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R46f7802dddde426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re5d8e0ee14764fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5d75ef85a7dc4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5da6a3da50194c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6a86c7896506432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3fa552c5e0624017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9c2dd841d3e24530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0e9b2c982d274540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R32c72064dfe544c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0d90489deaf34f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3a41f9f171b74c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re7d2400fad3a4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2b3cdd48fff14e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd83807a74ca249c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1c0916b51e6a431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Raed900e785204d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2236c46577694d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R87753ad648b5445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re8bef113641a484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3ef26b8cfeb94220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R632920f641af40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0b5a6b3aaf514845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R51cb89d638ff4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf31e43d40b614fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Racaa1684acb84d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R69df8897960340ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9fcfa216438b4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra74e317eb7a04e66" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbef996a48e474852" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rea41b698675e4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb7b8bdf4b2d34469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39b40c54b3614c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb3a8b26be8ea4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R09747368e29a4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1de411ffaf654b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R02fb89ab04b14442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdb8776383d6e48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R498d9d10e8ad4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5dbb957ac5ec4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R874c9cc09c3e4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0722c058729f42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf467a00f5fed4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R833667f2fef24aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc2a428409fa34347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf90bc5380cb74e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R13fcceb87bbe42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8e4c11ce401046ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rce7ee67ebb5845ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R93462f0451e041cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5a070365932042f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R64ab7bc193a84a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb5e4b022d9694ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R553ec0af860e4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd7db1d714c5844b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf4c724b8312841a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R94a904a2f1a64911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb1ba0a14cd924a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R20cb847274304beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Redb8799b74cf4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb9d05d452b064918" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf15142e992ad45c1" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9ab608ac2614425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R816e9ae46401498e" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rec00e0b3cb704762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31b24889e971491c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdfafbeef89fa4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7185d90ef2ef409d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R25e61e928f784c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35413f42ebc6419b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3add10f7685742c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce1bfb919cea443e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb7ca9f9b19c74c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54f8688a9f3c45ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R87a68f19ccd846c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3c56127799546d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8d2146b0fa894bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f07d1e60a2840e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4c338be8dd33450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14b8d02953f948af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5dd41d59787447eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6eb0c7fac29e4327" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf5dd517fd9ab491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R723dbd9acee9473c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5ec8f9b4662146a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb542e49b0e8044a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R032453a3a8b64eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ea7492532c946d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9e13b55310e14ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67b9d4bc047947a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R86fb92c649884129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ca31b2f32644fca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4bbb274affa14ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R084e93206e044b88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4e71491d633d4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cd018a4c24d4422" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf71496fb80b34252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c31e7a512d2451a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R701749879e2546e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fa574313cdf4feb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd7b407bd24f74c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf273abe2add3486d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R368b1ad3daaa4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94c7c470472a49cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f1cea72f7f042d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93526612e5bf4782" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb96a789bb5ea4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R725dc734317d40ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7259474957ec4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d74c12b870a47a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re88f52019d99494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d41b072928a427b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6541a1b46be34535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd420cf5be54446a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8d1bc8d542f64fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92d706dd0e9d4603" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9bd972d36d1d4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a5313c8266b4a45" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9a44ca986b204e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R50e0976338134e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc91344a8ae4e4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7fbc52140d1a43d8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3b430145e61b4655" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6409275c52254fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R27df245281514acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R80c7fc7fe9254c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R53261b623e0e4208" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R44c8755f63c141d4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R50e0976338134e5b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R27df245281514acf"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc91344a8ae4e4182"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R80c7fc7fe9254c64"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7fbc52140d1a43d8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R53261b623e0e4208"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8db2f3f271fa4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re7dc9c929fb44353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c7ac63c78344e33" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R857c143fbf574c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raf3060865c314585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb9facca75b3406f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re7dc9c929fb44353"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3c7ac63c78344e33"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Raf3060865c314585"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Reb9facca75b3406f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radfa4b1836f14082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6de489f5255944a5" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b1f35435f5b48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R92bd60e259ce4f6c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0d15e39d0604f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R45b711af19c5498d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe3612f071cb42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rccc4749552284cb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R898bced5745442bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R363161d3b6974869" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1e0f3656eb04a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra857b26e95644aa4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e2f30ec748a4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rce9645dd51194f39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb597023327884da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R44b61b3b4acc4857" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc5afc72600043f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R2ee18dd4cd0b4a4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6caeb808269d4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ref8d244585a54e6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0736359be254089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R7ffe5ddd838f492a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e63f74df9d54cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3d8eaf5d6b1b40ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R997887eee3914ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd7a71af4ce3047ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra66518b0d6444706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R58f84c00f5c64643" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R093e5832edcb4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rd345317d017441f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R740ba68111494ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re46008e222194e84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7b2346ac9c546c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R7a427a18387b40cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8259266443a4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rc24c9bebbc874f6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra369c5a07ce14ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R245fa6816da14478" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9870fbf38a5b40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R1405c5fa514a4716" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf72e70c452e54f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R878fda687c10432c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refcafe5523c24f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R102eb6a0630b4a1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red3cc845144e4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd8f4e4efb84a428a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R577e3b550cd14517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb1021d1efbbd4921" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R192485d867204a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0582662d88954b77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19d1cdb0df604743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R932c9113b3ab4675" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd203075c893471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2f6703e431274528" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f47afdb2cbb4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R68c3b786d4654695" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Peter 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,179 +4421,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:9  |  1 Peter 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有你們是被揀選的族類，是有君尊的祭司，是聖潔的國度，是屬[神]的子民，要叫你們宣揚那召你們出黑暗入奇妙光明者的美德。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye are a chosen generation, a royal priesthood, an holy nation, a peculiar people; that ye should shew forth the praises of him who hath called you out of darkness into his marvellous light:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:10  |  1 Peter 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們從前算不得子民， 現在卻作了神的子民； 從前未曾蒙憐恤， 現在卻蒙了憐恤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which in time past were not a people, but are now the people of God: which had not obtained mercy, but now have obtained mercy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:11  |  1 Peter 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[弟兄]啊，你們是客旅，是寄居的。我勸你們要禁戒肉體的私慾；這私慾是與靈魂爭戰的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Dearly beloved, I beseech you as strangers and pilgrims, abstain from fleshly lusts, which war against the soul;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,179 +4883,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:12  |  1 Peter 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們在外邦人中，應當品行端正，叫那些毀謗你們是作惡的，因看見你們的好行為，便在鑒察的日子歸榮耀給神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Having your conversation honest among the Gentiles: that, whereas they speak against you as evildoers, they may by your good works, which they shall behold, glorify God in the day of visitation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:13  |  1 Peter 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們為主的緣故，要順服人的一切制度，或是在上的君王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Submit yourselves to every ordinance of man for the Lord’s sake: whether it be to the king, as supreme;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:14  |  1 Peter 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或是君王所派罰惡賞善的臣宰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or unto governors, as unto them that are sent by him for the punishment of evildoers, and for the praise of them that do well.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:15  |  1 Peter 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神的旨意原是要你們行善，可以堵住那糊塗無知人的口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For so is the will of God, that with well doing ye may put to silence the ignorance of foolish men:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:16  |  1 Peter 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們雖是自由的，卻不可藉着自由遮蓋惡毒，總要作神的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As free, and not using your liberty for a cloke of maliciousness, but as the servants of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:17  |  1 Peter 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>務要尊敬眾人，親愛教中的弟兄，敬畏神，尊敬君王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Honour all men. Love the brotherhood. Fear God. Honour the king.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:18  |  1 Peter 2:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作僕人的，凡事要存敬畏的心順服主人；不但順服那善良溫和的，就是那乖僻的也要順服。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Servants, be subject to your masters with all fear; not only to the good and gentle, but also to the froward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:1  |  1 Peter 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們既除去一切的惡毒、詭詐，並假善、嫉妒，和一切毀謗的話，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore laying aside all malice, and all guile, and hypocrisies, and envies, and all evil speakings,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:19  |  1 Peter 2:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若人為叫良心對得住神，就忍受冤屈的苦楚，這是可喜愛的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this is thankworthy, if a man for conscience toward God endure grief, suffering wrongfully.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,179 +6269,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:20  |  1 Peter 2:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若因犯罪受責打，能忍耐，有甚麼可誇的呢？但你們若因行善受苦，能忍耐，這在神看是可喜愛的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For what glory is it, if, when ye be buffeted for your faults, ye shall take it patiently? but if, when ye do well, and suffer for it, ye take it patiently, this is acceptable with God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:21  |  1 Peter 2:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們蒙召原是為此；因基督也為你們受過苦，給你們留下榜樣，叫你們跟隨他的腳蹤行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For even hereunto were ye called: because Christ also suffered for us, leaving us an example, that ye should follow his steps:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:22  |  1 Peter 2:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他並沒有犯罪，口裏也沒有詭詐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who did no sin, neither was guile found in his mouth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:23  |  1 Peter 2:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他被罵不還口；受害不說威嚇的話，只將自己交託那按公義審判人的[主]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who, when he was reviled, reviled not again; when he suffered, he threatened not; but committed himself to him that judgeth righteously:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:24  |  1 Peter 2:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他被掛在木頭上，親身擔當了我們的罪，使我們既然在罪上死，就得以在義上活。因他受的鞭傷，你們便得了醫治。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who his own self bare our sins in his own body on the tree, that we, being dead to sins, should live unto righteousness: by whose stripes ye were healed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:25  |  1 Peter 2:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們從前好像迷路的羊，如今卻歸到你們靈魂的牧人監督了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye were as sheep going astray; but are now returned unto the Shepherd and Bishop of your souls.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:2  |  1 Peter 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就要愛慕那純淨的靈奶，像才生的嬰孩愛慕奶一樣，叫你們因此漸長，以致得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As newborn babes, desire the sincere milk of the word, that ye may grow thereby:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:3  |  1 Peter 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若嘗過主恩的滋味，[就必如此]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If so be ye have tasted that the Lord is gracious.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:4  |  1 Peter 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主乃活石，固然是被人所棄的，卻是被神所揀選、所寶貴的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To whom coming, as unto a living stone, disallowed indeed of men, but chosen of God, and precious,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:5  |  1 Peter 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們來到主面前，也就像活石，被建造成為靈宮，作聖潔的祭司，藉着耶穌基督奉獻神所悅納的靈祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye also, as lively stones, are built up a spiritual house, an holy priesthood, to offer up spiritual sacrifices, acceptable to God by Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:6  |  1 Peter 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為經上說： 看哪，我把所揀選、 所寶貴的房角石安放在錫安； 信靠他的人必不至於羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore also it is contained in the scripture, Behold, I lay in Sion a chief corner stone, elect, precious: and he that believeth on him shall not be confounded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:7  |  1 Peter 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，他在你們信的人就為寶貴，在那不信的人[有話說]： 匠人所棄的石頭 已作了房角的頭塊石頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto you therefore which believe he is precious: but unto them which be disobedient, the stone which the builders disallowed, the same is made the head of the corner,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得前書 2:8  |  1 Peter 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又說：作了絆腳的石頭，跌人的磐石。他們既不順從，就在道理上絆跌；他們這樣絆跌也是預定的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And a stone of stumbling, and a rock of offence, even to them which stumble at the word, being disobedient: whereunto also they were appointed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>