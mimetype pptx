--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R221783ea0810450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6628a5b1d5fe47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rda117992b6554e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6fc8880a5aa1461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf908a3e9430c49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rec429e2bc9524206" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R91db366919534977"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8dc1aba394e04fb3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8f77a558d99443d7"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8da04f9f57b947d1"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb76197a2200d4d14"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R8ab2e0be4fae4447"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R976b5c4bbb654f1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rca025dc9f9884bdf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1f21671606774511"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R29d452ccc147470e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9a1f3da13cc14966"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb4514cdb0f394b32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3d1cd26710284d29"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re2f9fb2fce344c43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R11556c528cfb43b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R4a429b4b2b754bd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R753d2922d3b74cda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R423f5b864d4b4b7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R86e02ee4be914a1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R48cf09ea8ab640db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R779d6edc7be247fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc287d9758ed843ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R8dd51a96441e414d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3107d629ac5e496a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4b389a164dab4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R91db366919534977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f77a558d99443d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Redadab50e7ef4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra9d5f1bfe4f7463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb76197a2200d4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re5f750dc7aa14011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc7ffddaaea214529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9cef1051027442f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R50cd6cad7e824689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcdce450295834130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc96a69ed23724c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3daa661b03b54d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4b00e07a3448466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc899af9553be4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbf86207e23a84b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1083e68dc9be4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbd189b9f74a348ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R856734b41f1a4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R77fed371455643db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc42541b00d964eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc6716c36c35d4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8ab2e0be4fae4447" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R85859d9b1bd24346" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf035037bbf6946cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8dc1aba394e04fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8da04f9f57b947d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rda37dc6939e84660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R83a9e998d4084b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R976b5c4bbb654f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rca025dc9f9884bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1f21671606774511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R29d452ccc147470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9a1f3da13cc14966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb4514cdb0f394b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3d1cd26710284d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re2f9fb2fce344c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R11556c528cfb43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4a429b4b2b754bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R753d2922d3b74cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R423f5b864d4b4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R86e02ee4be914a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R48cf09ea8ab640db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R779d6edc7be247fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc287d9758ed843ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8dd51a96441e414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3107d629ac5e496a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdfe222a1dbd241f9" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R669955a58820468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5ea902e9a294217" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4b0781e5f9da4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R698e21dc699f4e9c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7affd53efb1149f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e3d58519fed49a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R543f6a685a774567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d9f6a64409d4128" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R487e721a64104bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2ef8e7ac9364678" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9c88c40c05d442ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71197f3346b34da2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R54be0a5501ed4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1fb9b997d91478e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8eb682ffff684f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8411d092c68b475a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd2f32297cdd7468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ba8a3fb858043d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R24670d7b2e4e41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50777b30e92d40b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc80c0351c7f34dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R444ed9416d3a44dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra2ecfc88c6894a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cd050f778414744" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R63993fe04dc04e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b7ce29413a14ab4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re73362c4ab0149f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec66f74ed3dd4eef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4ec05765826c448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8ee9457dadc4978" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0421f79c774342af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cd06fcfe5ba4d38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R02caac1af0734fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36726c40e61a4d26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd99c6a51ff8b4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f0939d665674503" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8c44fcc23e3f46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf01512173704f4c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R73d3277e5c7540b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95e521456011468e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R55155e1f71144e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0730eda4141e4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1eec6c23201d42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdb92d40d88884019" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R71c241f6fac9478f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4e0ae45369f447d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbee121b0d8444016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1e70db1dc36a4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R407c0f1818104835" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d5e7d7764974478" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0730eda4141e4cd8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbee121b0d8444016"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1eec6c23201d42bf"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1e70db1dc36a4281"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdb92d40d88884019"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R407c0f1818104835"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra15bba4178f74edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra99f07c73e5e495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R703c70bb4da84bf4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1993c7e860944991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9e857fe91ff44eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b74198adf4845d0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra99f07c73e5e495d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R703c70bb4da84bf4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9e857fe91ff44eea"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0b74198adf4845d0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R881733fa843f44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R449f0d4cc7bd4566" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R415e2d21a9fe498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0ce436bcaa2d4738" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc730c03c6f1341be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R123971f7ce174ea8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52bb50e4fd1041c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R8333c321e787445b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b3bec466bcb4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8bb1d301f56745c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a14f056596141d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R6a9bb8d2eb574882" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20f1135cafab4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R33c6d9d54d2245ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R781a5bb68c264008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R547a45b0c25b4b14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf60e72872d524317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9e55049ce9df4ddc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R689c2f7ae0cf4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rcb7f020093d644b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbed551d21ccb4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re73e3241fa494acf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40dc5921d32e43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rdf1d4db12bd44467" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R022b52b28d9c4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3dc8d75cd5804224" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76322984131444c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R20c77bd9a81e43e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78fd25564b064a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rea728a7edd354713" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2306f3da49124c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb6a72e47dce24a93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9191ed28241c4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R65c3ec0e022a49d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1784cdf1201344ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9c5518c763a14be7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6dd24ee10cae4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R1edb9e3aa3cc470d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bdc43c8887c403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra84b013d69714ed8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>James 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:9  |  James 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要愁苦、悲哀、哭泣，將喜笑變作悲哀，歡樂變作愁悶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be afflicted, and mourn, and weep: let your laughter be turned to mourning, and your joy to heaviness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:10  |  James 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>務要在主面前自卑，主就必叫你們升高。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Humble yourselves in the sight of the Lord, and he shall lift you up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:11  |  James 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，你們不可彼此批評。人若批評弟兄，論斷弟兄，就是批評律法，論斷律法。你若論斷律法，就不是遵行律法，乃是判斷人的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Speak not evil one of another, brethren. He that speaketh evil of his brother, and judgeth his brother, speaketh evil of the law, and judgeth the law: but if thou judge the law, thou art not a doer of the law, but a judge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:12  |  James 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>設立律法和判斷人的，只有一位，就是那能救人也能滅人的。你是誰，竟敢論斷別人呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is one lawgiver, who is able to save and to destroy: who art thou that judgest another?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:13  |  James 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>嗐！你們有話說：「今天明天我們要往某城裏去，在那裏住一年，做買賣得利。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go to now, ye that say, To day or to morrow we will go into such a city, and continue there a year, and buy and sell, and get gain:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:14  |  James 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其實明天如何，你們還不知道。你們的生命是甚麼呢？你們原來是一片雲霧，出現少時就不見了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whereas ye know not what shall be on the morrow. For what is your life? It is even a vapour, that appeareth for a little time, and then vanisheth away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:15  |  James 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們只當說：「主若願意，我們就可以活着，也可以做這事，或做那事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For that ye ought to say, If the Lord will, we shall live, and do this, or that.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:16  |  James 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現今你們竟以張狂誇口；凡這樣誇口都是惡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now ye rejoice in your boastings: all such rejoicing is evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:17  |  James 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若知道行善，卻不去行，這就是他的罪了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore to him that knoweth to do good, and doeth it not, to him it is sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:1  |  James 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們中間的爭戰鬥毆是從哪裏來的呢？不是從你們百體中戰鬥之私慾來的嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From whence come wars and fightings among you? come they not hence, even of your lusts that war in your members?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:2  |  James 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們貪戀，還是得不着；你們殺害嫉妒，又鬥毆爭戰，也不能得。你們得不着，是因為你們不求。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye lust, and have not: ye kill, and desire to have, and cannot obtain: ye fight and war, yet ye have not, because ye ask not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:3  |  James 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們求也得不着，是因為你們妄求，要浪費在你們的宴樂中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye ask, and receive not, because ye ask amiss, that ye may consume it upon your lusts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:4  |  James 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這些淫亂的人哪，豈不知與世俗為友就是與神為敵嗎？所以凡想要與世俗為友的，就是與神為敵了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye adulterers and adulteresses, know ye not that the friendship of the world is enmity with God? whosoever therefore will be a friend of the world is the enemy of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:5  |  James 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們想經上所說是徒然的嗎？神所賜、住在我們裏面的靈，是戀愛至於嫉妒嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do ye think that the scripture saith in vain, The spirit that dwelleth in us lusteth to envy?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:6  |  James 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但他賜更多的恩典，所以經上說： 神阻擋驕傲的人， 賜恩給謙卑的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he giveth more grace. Wherefore he saith, God resisteth the proud, but giveth grace unto the humble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:7  |  James 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此，你們要順服神。務要抵擋魔鬼，魔鬼就必離開你們逃跑了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Submit yourselves therefore to God. Resist the devil, and he will flee from you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 4:8  |  James 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們親近神，神就必親近你們。有罪的人哪，要潔淨你們的手！心懷二意的人哪，要清潔你們的心！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Draw nigh to God, and he will draw nigh to you. Cleanse your hands, ye sinners; and purify your hearts, ye double minded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>