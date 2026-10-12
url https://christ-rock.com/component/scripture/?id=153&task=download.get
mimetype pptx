--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re054a9d3d67c46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Red5e5dbaf2fc4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5516c05ff6e04ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd99a6bb15cba488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf6696ed12e714490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R02569567c9464bec" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5008072d0c9244ea"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R10e7ecb3f4b24abd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd726692141854290"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf055a54500df471b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raf5a05d679f84e0f"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R714fa884c6504c7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R379ca9ee50284e11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R231fb38ce2774e7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R68defafd2d4a40da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R64e1fe68eb4b41c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R17b404a9a8f647c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2c709be6e18742fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7c7721b1da4845e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R603a70161783422b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Red9b79d3a7f74429"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd991c83284e64eeb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc1fc4a0902d44389"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R89c06b3be9dd4ba5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd4eb7e862dd34080"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rdc01f9c70b0d47ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc895d200acf74d03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ree42a61ce5364d1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rac47b7aa6ce843bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc0e4ce4b50d547af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rfbd64cb23b934134"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rb0928f889859443c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R0d56be283afb4942"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R7478af94d43348fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R21619f55b11c4933"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R9892fd2bcf5a4a86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rc793581c690a4189"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rad306e85c2ee4b74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rfbaa13a0667f4cf3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R0154e94eafa54848"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5b5648435b97441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5008072d0c9244ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd726692141854290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9af980665746476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R26ecc00643b74bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raf5a05d679f84e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc230a0ecee554a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8b13ae698b984538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raeb68f408c234fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6c6cb06113644b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb5935b14aeea4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8fa4edc789234333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfaf5d29d9ee04736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8bfec0072f1c4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7ff95c7607ce4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R965a5aa116884971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R612ed79cdcbf4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5f31b6f8640e48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1f06c7ba4f19445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc02fa1f3f5da4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7e4daf6633254786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb057b2d255744f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0dbd5aee2ac04d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2f307d8a00274fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3db8eaa210ed4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4e7e8e53d55e4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2cda80d4a6494074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R84fef7ac0fcf4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0e8e7d25c7cb474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R082fef75ade64014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rca5088bcc1fb4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R592a316aefae4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R714fa884c6504c7e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb7f071d7ab4e4979" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Racdcf14aba754c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R10e7ecb3f4b24abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf055a54500df471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R36ce955faf3c47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R18a00fcf765f4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R379ca9ee50284e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R231fb38ce2774e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R68defafd2d4a40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R64e1fe68eb4b41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R17b404a9a8f647c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2c709be6e18742fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7c7721b1da4845e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R603a70161783422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red9b79d3a7f74429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd991c83284e64eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc1fc4a0902d44389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R89c06b3be9dd4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd4eb7e862dd34080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdc01f9c70b0d47ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc895d200acf74d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ree42a61ce5364d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rac47b7aa6ce843bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc0e4ce4b50d547af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfbd64cb23b934134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb0928f889859443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0d56be283afb4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7478af94d43348fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R21619f55b11c4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9892fd2bcf5a4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc793581c690a4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rad306e85c2ee4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfbaa13a0667f4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0154e94eafa54848" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rffaef1baff10455d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfa9c158532ed4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc16a6c81fb634d40" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raaec488d48d64702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bfbb7c1ea52459e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R603707f48d20470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6772637429e4437" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R49934cd4c4fc491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0251ec67c454548" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R783b989525334a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R851cf167737b4960" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5df56d5549084ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb744a3db2d0b4a04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7b0df8da73404a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18b52413200e4770" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc1a03c0aa3594447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43bf50e322084f90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8b1938b15b28493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7110e36f973d42a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfba4696da0674b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3ce32c869094035" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R22d4a126aff54344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbab6c8fea49e49b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R77e5c5a8c1284db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66cede1265634a18" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7efddb4bc9564bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f829c343fe54915" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1c3270ec17584d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf88c6ec35ea41b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9da9b03b37da4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1345c84b1d694cc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R97ab0fea388d407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4b32815e8c84b3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfe288662eb3b4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f9f9cb6be904bb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra2728675eff84a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b92b9811c3c4cf6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R10d58cb6fbcd4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52fe6bd02e3542ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3131e6072d2f413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f0923eb644f452c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R53e56dfceedb42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R690d47e994904371" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6f73d548be76464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R072558f8bfdc4ee9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R4656588b82f349e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdecd2576b5c64537" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc09076dc214d4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cd784d92669493e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3a2fa5df89304dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1aa94e557dc404a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R746316d4770a4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8852e67d17b04642" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R45cc923d17624657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64bbde9314d0495b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R75453fa36fc24920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09b48ba797bb4a25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R69bf3027dec944f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8faf123cafc4064" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re4dc3befe78b4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae8184db743d4eef" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref572c1bb04a440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R511cef128104453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R19e1b8af11d84b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R67b110f186624af8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R76d978d432ad4ab4" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4c745d5e38294fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2d85a17101b34659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3ad4298b201a481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbb61a0aa5754461f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R53aa47ffcc7d401a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R511cef128104453e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2d85a17101b34659"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R19e1b8af11d84b15"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3ad4298b201a481d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R67b110f186624af8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbb61a0aa5754461f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R72b7c10b350640cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc67202c38a96428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aa31849a1694ac6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5c43a92e22574edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc33e9e98e6cd4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86a5a889d3304aef" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc67202c38a96428d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5aa31849a1694ac6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc33e9e98e6cd4d30"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R86a5a889d3304aef"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1a50f09cbf446ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R399430e420c24fdd" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdca43f3617c24ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5211b0d321864edb" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07b351e2e99a4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rba77b96466234395" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13c0b8be28b042fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re624dc9749994dbe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90159b3e207642fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R101b6462366b4eb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64b2c1296a1b4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R33cbc1d88e5949f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70fdd6a9e3cc4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfe59dafc2c7b43c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdae5ae164a914659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5d17eb21a713478f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a9a794062c14fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R808ccc674f724cda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3405086862f647bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf44a661edf8043c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36b653ed626e400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R69b573a7aa8b4cea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc735e1ab99134e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R839f595589554e08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R641caf02f6e54572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R5495466d09c7483c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38a36d5843714630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd1d3ec744e6f4261" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5378d8ca0c5e4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R8a77138f20ec4757" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0df9e4a38bcb4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Reb106fc0403d47bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd01c1900f31d48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R849798a510f84d1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80fcb9a74f1d4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R1b8e8f49be444300" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re05efb2336784115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R08c6a9dfe09547b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e48562de37f42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R1bfcc0c9a6b949fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree16645ed86a47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rc481653dcdd14601" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R779ceddeca434bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R615d486eb5064d2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf0d9f7ff44e4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R87ffdd6262e54273" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5e95e69ba0e4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R743d970a01f04e71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47d52a7105d44510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1abec4c4c7e548f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra03af90bb50446be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R995d487b553f4dfd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re235eacb9d964f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6bf12385ec914850" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72e3c3a9c3314db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf63f5b7369d044e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f4750e9662343dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R25e7f7128a304b7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69bc2fd6d5794584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R610aaca6473743bd" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>James 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:9  |  James 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>卑微的弟兄升高，就該喜樂；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the brother of low degree rejoice in that he is exalted:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:10  |  James 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>富足的降卑，也該如此；因為他必要過去，如同草上的花一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the rich, in that he is made low: because as the flower of the grass he shall pass away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,179 +4937,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:11  |  James 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>太陽出來，熱風颳起，草就枯乾，花也凋謝，美容就消沒了；那富足的人，在他所行的事上也要這樣衰殘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the sun is no sooner risen with a burning heat, but it withereth the grass, and the flower thereof falleth, and the grace of the fashion of it perisheth: so also shall the rich man fade away in his ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:12  |  James 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>忍受試探的人是有福的，因為他經過試驗以後，必得生命的冠冕；這是[主]應許給那些愛他之人的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed is the man that endureth temptation: for when he is tried, he shall receive the crown of life, which the Lord hath promised to them that love him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:13  |  James 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人被試探，不可說：「我是被神試探」；因為神不能被惡試探，他也不試探人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let no man say when he is tempted, I am tempted of God: for God cannot be tempted with evil, neither tempteth he any man:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:14  |  James 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但各人被試探，乃是被自己的私慾牽引誘惑的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But every man is tempted, when he is drawn away of his own lust, and enticed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:15  |  James 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>私慾既懷了胎，就生出罪來；罪既長成，就生出死來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then when lust hath conceived, it bringeth forth sin: and sin, when it is finished, bringeth forth death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:16  |  James 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我親愛的弟兄們，不要看錯了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do not err, my beloved brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:17  |  James 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各樣美善的恩賜和各樣全備的賞賜都是從上頭來的，從眾光之父那裏降下來的；在他並沒有改變，也沒有轉動的影兒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every good gift and every perfect gift is from above, and cometh down from the Father of lights, with whom is no variableness, neither shadow of turning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:18  |  James 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他按自己的旨意，用真道生了我們，叫我們在他所造的萬物中好像初熟的果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of his own will begat he us with the word of truth, that we should be a kind of firstfruits of his creatures.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:1  |  James 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作神和主耶穌基督僕人的雅各請散住十二個支派之人的安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>James, a servant of God and of the Lord Jesus Christ, to the twelve tribes which are scattered abroad, greeting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:19  |  James 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我親愛的弟兄們，這是你們所知道的。但你們各人要快快地聽，慢慢地說，慢慢地動怒，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, my beloved brethren, let every man be swift to hear, slow to speak, slow to wrath:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:20  |  James 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為人的怒氣並不成就神的義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the wrath of man worketh not the righteousness of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:21  |  James 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們要脫去一切的污穢和盈餘的邪惡，存溫柔的心領受那所栽種的道，就是能救你們靈魂的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore lay apart all filthiness and superfluity of naughtiness, and receive with meekness the engrafted word, which is able to save your souls.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:22  |  James 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是你們要行道，不要單單聽道，自己欺哄自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But be ye doers of the word, and not hearers only, deceiving your own selves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:23  |  James 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為聽道而不行道的，就像人對着鏡子看自己本來的面目，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if any be a hearer of the word, and not a doer, he is like unto a man beholding his natural face in a glass:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:24  |  James 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看見，走後，隨即忘了他的相貌如何。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he beholdeth himself, and goeth his way, and straightway forgetteth what manner of man he was.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:25  |  James 1:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有詳細察看那全備、[使人]自由之律法的，並且時常如此，這人既不是聽了就忘，乃是實在行出來，就在他所行的事上必然得福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But whoso looketh into the perfect law of liberty, and continueth therein, he being not a forgetful hearer, but a doer of the work, this man shall be blessed in his deed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:26  |  James 1:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人自以為虔誠，卻不勒住他的舌頭，反欺哄自己的心，這人的虔誠是虛的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If any man among you seem to be religious, and bridleth not his tongue, but deceiveth his own heart, this man’s religion is vain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:27  |  James 1:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在神我們的父面前，那清潔沒有玷污的虔誠，就是看顧在患難中的孤兒寡婦，並且保守自己不沾染世俗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pure religion and undefiled before God and the Father is this, To visit the fatherless and widows in their affliction, and to keep himself unspotted from the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:2  |  James 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的弟兄們，你們落在百般試煉中，都要以為大喜樂；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My brethren, count it all joy when ye fall into divers temptations;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:3  |  James 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為知道你們的信心經過試驗，就生忍耐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing this, that the trying of your faith worketh patience.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:4  |  James 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但忍耐也當成功，使你們成全、完備，毫無缺欠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But let patience have her perfect work, that ye may be perfect and entire, wanting nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:5  |  James 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們中間若有缺少智慧的，應當求那厚賜與眾人、也不斥責人的神，[主]就必賜給他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If any of you lack wisdom, let him ask of God, that giveth to all men liberally, and upbraideth not; and it shall be given him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:6  |  James 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只要憑着信心求，一點不疑惑；因為那疑惑的人，就像海中的波浪，被風吹動翻騰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But let him ask in faith, nothing wavering. For he that wavereth is like a wave of the sea driven with the wind and tossed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:7  |  James 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣的人不要想從主那裏得甚麼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For let not that man think that he shall receive any thing of the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 1:8  |  James 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心懷二意的人，在他一切所行的路上都沒有定見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A double minded man is unstable in all his ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>