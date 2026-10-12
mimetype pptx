--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -51,119 +51,119 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R90e60121bcec48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R28e1b05c089a400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R557d4655ea6f40c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb2fbff21d4a14fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R61a383f5700f4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3399a5b0dbba409a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R942c792dcca8444e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb8645351fce44f3c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0fa0ea7adf91427c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R15f99db3c0254b45"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R607a2c397f4341d8"/>
-[...25 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R823de25890974011"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0333b11a3ecb45ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R17c2354f48cb4f0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4a1c9efb4744417a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc6e5ee6689c946ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R77c687047a794c40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R38c0c01e4b894b63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R604aa53ed2a84ffe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3cd5d741f92046c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2af748e311c14b0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6a395958b7814dc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2eb245d44b68419d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rff922a90d7bb4ba3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R737fcdc00b7c4f00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9b08d84e49624442"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rfd3972b195ce4585"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R66dccf1992a14d03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4ae5c24b15434f67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R5c5f6bab7730497a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4e0cd4996a874962"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Raf0310d044534a97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rce8135deb5bf46e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R39433e35508a465d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R7e6257b9dc504f87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rb2f9039a2d71481f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R7578a558054143ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rb102bc489b39468d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rcfd61256a4654cca"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb83eac4adbe541e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R942c792dcca8444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fa0ea7adf91427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Recbcab3acf2c4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R09494a51df074cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R607a2c397f4341d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R73ca803d82d1486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R57d1ec24db544aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R456b542f1b0b4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1ab63de133c94382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R04461ce1d71f4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R961bd3daabeb4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7511fbc6fc7942b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R42cd30c179854e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3ced872ca9694c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2429bbfd6a4245ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R087d0a81ccff4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Red300e03352b4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra0653870a23b4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfa4180e5142c4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2c175eeeee3f4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc589f13aa4c34250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7d104c09bd524840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfa830beb39df4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbcad2770c2e849e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc43a83861a5d4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0dd1e48971664713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6d27f48937594e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6d7baa9084a04a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf06bf99b79c7431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R77f76a74a63142e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R823de25890974011" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R353c2d6d5c7448c0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2e82b602843d4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb8645351fce44f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15f99db3c0254b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R70651dcc855a4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R102c417788124c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0333b11a3ecb45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R17c2354f48cb4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4a1c9efb4744417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc6e5ee6689c946ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R77c687047a794c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R38c0c01e4b894b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R604aa53ed2a84ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3cd5d741f92046c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2af748e311c14b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6a395958b7814dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2eb245d44b68419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rff922a90d7bb4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R737fcdc00b7c4f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9b08d84e49624442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfd3972b195ce4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R66dccf1992a14d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4ae5c24b15434f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5c5f6bab7730497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4e0cd4996a874962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raf0310d044534a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rce8135deb5bf46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R39433e35508a465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7e6257b9dc504f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb2f9039a2d71481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7578a558054143ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb102bc489b39468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rcfd61256a4654cca" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb46bbc514d174d08" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -367,129 +367,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc370a492476c4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ca2df40b72e4033" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R286d19f5d7cd49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc60aa80d70e74ffd" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rea7dd852d3e44201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R545df8e351f24654" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1a94074b91834345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra27446ad047c4721" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R412cfd530c8b4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf647fbba8e34120" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc066903fcddd4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccfc0baacce745ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R214d34d954854416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R792cf17c5f9e4743" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R107f6d02d4a245b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5ec64a3300d4a12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra165b4d587eb4dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc81f6ecc350e407b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R119150958356430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ef8bb42f4244593" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7f819216424044d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e6a819c874f4d11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re0303270f27643f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8851e18d2134fa9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rea9f88a5aa684c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3aba1cae1e6a410c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R97d1216e3ab04bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d870de4b5b2450f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb9f22d9b3d5d4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree668d484d2d4391" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra8304f634096456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R155ee10970d24020" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0e86b5b8f32f4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R539464ac5a1c469d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc6ccebc89ba645d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R340b9eafbf164b12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R55b60f4ccb994c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90f7d8ce9e3b423d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rae78e36b3265485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb54b4edbf0f42fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R00050b5858f04930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13fc9595fb504835" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R861b74558c18498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c59087f3e6e4d70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R54ea2b8c14c24428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R491cc406db5d4650" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd1600a92f7c54fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a5c2e366f1a44a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7130e62909c64b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccc61d80d990425d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re032257220a54b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b770e2b7a694aa3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8814a0e4005e4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R120e0475532346a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R56e21ff081264121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5116345606a245e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6de8f4919f8243b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d64a6a70c5248a2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3013,100 +3013,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2dfb7586bebb449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfbddab8479534b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd786a22dc9d24a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R266d8d358e104e38" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5ea1628811b4427f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad4ff2fecc9f4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2033d5b949ce4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R38d0d5d7359e48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdce7aea877e74d75" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1cc9550fbe534379" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfbddab8479534b32"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2033d5b949ce4f51"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd786a22dc9d24a09"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R38d0d5d7359e48e2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4132,116 +4132,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R266d8d358e104e38"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdce7aea877e74d75"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc7653d2bdb064dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra6f1a1040d884a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d4f8bef87cc442e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1880c87303de4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0dcdf3524f6e4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb42a2e79850f4975" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra6f1a1040d884a7b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2d4f8bef87cc442e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0dcdf3524f6e4425"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb42a2e79850f4975"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4305,129 +4305,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9206fa15f4d4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc774a3ae92964b4c" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree5c72d0412c495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb20fe301a6f74449" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a51b9b4accf4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc15b69eac1a34282" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b1ea0490cb54118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb2191f19a2994689" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f9da21c52ca426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Raf70a63d53ca4d79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5c3609a4c174b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf1e945554297471d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf47c2f8d580c4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rae7d68e475e04e9e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf806611db2047ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0a4a58e743304e87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08573db7fb2749aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rec70d6abda6d43a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R844668691d06450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1b4ce8db0a2b48eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R443a1672041f4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R986707fe57ef4642" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca69df6d0cc741a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rcc2d8e6bd1414dcf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re389bcd45b98410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R22eff6b8248d4bb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf245b41f11184313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9a39a3bfaa454de7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63c1a7058e824728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R79dc06dbdd1c470b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0c1022fde2a4424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R5425d1cd034e4f61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcded2e09ce24e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rff18c55372e54063" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R776ec8b983c3423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R090066e434bf418b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50a1a000be0d419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R2b1f086a77e04bfb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e33d746bcbd4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rd5e2ef1a749c4eaf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8554232f74254918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R87cae162bd274f7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5316364a76f42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R418256c0bfbd48fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0dfa6b5eed4c4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1f9c30c504704b8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfe8d1f35d62497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R09128ae23bb1464e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0c21ee6b9b443e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6098fc61c2154479" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74fc32e5bed84d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra57ee5c0f8fc4412" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0e9f8dda7d2493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb627ca2a7d7546f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88cde52aa5c04a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rdbf598568b674a19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5fe3903e1764857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8360179ae1044bdb" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4445,65 +4445,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>James 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4521,183 +4525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:9  |  James 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你們若按外貌待人，便是犯罪，被律法定為犯法的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if ye have respect to persons, ye commit sin, and are convinced of the law as transgressors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4713,183 +4679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:10  |  James 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為凡遵守全律法的，只在一條上跌倒，他就是犯了眾條。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For whosoever shall keep the whole law, and yet offend in one point, he is guilty of all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4905,183 +4833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:11  |  James 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>原來那說「不可姦淫」的，也說「不可殺人」；你就是不姦淫，卻殺人，仍是成了犯律法的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he that said, Do not commit adultery, said also, Do not kill. Now if thou commit no adultery, yet if thou kill, thou art become a transgressor of the law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5097,183 +4987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:12  |  James 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們既然要按[使人]自由的律法受審判，就該照這律法說話行事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So speak ye, and so do, as they that shall be judged by the law of liberty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5289,183 +5141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:13  |  James 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為那不憐憫人的，也要受無憐憫的審判；憐憫原是向審判誇勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he shall have judgment without mercy, that hath shewed no mercy; and mercy rejoiceth against judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5481,183 +5295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:14  |  James 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的弟兄們，若有人說自己有信心，卻沒有行為，有甚麼益處呢？這信心能救他嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What doth it profit, my brethren, though a man say he hath faith, and have not works? can faith save him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5673,183 +5449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:15  |  James 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若是弟兄或是姊妹，赤身露體，又缺了日用的飲食；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a brother or sister be naked, and destitute of daily food,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5865,183 +5603,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:16  |  James 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們中間有人對他們說：「平平安安地去吧！願你們穿得暖，吃得飽」，卻不給他們身體所需用的，這有甚麼益處呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one of you say unto them, Depart in peace, be ye warmed and filled; notwithstanding ye give them not those things which are needful to the body; what doth it profit?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6057,183 +5757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:17  |  James 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，信心若沒有行為就是死的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even so faith, if it hath not works, is dead, being alone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6249,183 +5911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:18  |  James 2:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必有人說：「你有信心，我有行為；你將你沒有行為的信心指給我看，我便藉着我的行為，將我的信心指給你看。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, a man may say, Thou hast faith, and I have works: shew me thy faith without thy works, and I will shew thee my faith by my works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6441,183 +6065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:1  |  James 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的弟兄們，你們信奉我們榮耀的主耶穌基督，便不可按着外貌待人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My brethren, have not the faith of our Lord Jesus Christ, the Lord of glory, with respect of persons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6633,183 +6219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:19  |  James 2:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你信神只有一位，你信的不錯；鬼魔也信，卻是戰驚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou believest that there is one God; thou doest well: the devils also believe, and tremble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6825,183 +6373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:20  |  James 2:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>虛浮的人哪，你願意知道沒有行為的信心是死的嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But wilt thou know, O vain man, that faith without works is dead?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7017,183 +6527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:21  |  James 2:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的祖宗亞伯拉罕把他兒子以撒獻在壇上，豈不是因行為稱義嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Was not Abraham our father justified by works, when he had offered Isaac his son upon the altar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7209,183 +6681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:22  |  James 2:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可見，信心是與他的行為並行，而且信心因着行為才得成全。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seest thou how faith wrought with his works, and by works was faith made perfect?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +6835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:23  |  James 2:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這就應驗經上所說：「亞伯拉罕信神，這就算為他的義。」他又得稱為神的朋友。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the scripture was fulfilled which saith, Abraham believed God, and it was imputed unto him for righteousness: and he was called the Friend of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,183 +6989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:24  |  James 2:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣看來，人稱義是因着行為，不是單因着信。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye see then how that by works a man is justified, and not by faith only.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7785,183 +7143,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:25  |  James 2:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>妓女喇合接待使者，又放他們從別的路上出去，不也是一樣因行為稱義嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Likewise also was not Rahab the harlot justified by works, when she had received the messengers, and had sent them out another way?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7977,183 +7297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:26  |  James 2:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>身體沒有靈魂是死的，信心沒有行為也是死的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as the body without the spirit is dead, so faith without works is dead also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:2  |  James 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有一個人帶着金戒指，穿着華美衣服，進你們的會堂去；又有一個窮人穿着骯髒衣服也進去；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if there come unto your assembly a man with a gold ring, in goodly apparel, and there come in also a poor man in vile raiment;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,179 +7605,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:3  |  James 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們就重看那穿華美衣服的人，說：「請坐在這好位上」；又對那窮人說：「你站在那裏」，或「坐在我腳凳下邊。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye have respect to him that weareth the gay clothing, and say unto him, Sit thou here in a good place; and say to the poor, Stand thou there, or sit here under my footstool:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8553,183 +7759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:4  |  James 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這豈不是你們偏心待人，用惡意斷定人嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Are ye not then partial in yourselves, and are become judges of evil thoughts?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8745,183 +7913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:5  |  James 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我親愛的弟兄們，請聽，神豈不是揀選了世上的貧窮人，叫他們在信上富足，並承受他所應許給那些愛他之人的國嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken, my beloved brethren, Hath not God chosen the poor of this world rich in faith, and heirs of the kingdom which he hath promised to them that love him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8937,183 +8067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:6  |  James 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們反倒羞辱貧窮人。那富足人豈不是欺壓你們、拉你們到公堂去嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye have despised the poor. Do not rich men oppress you, and draw you before the judgment seats?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:7  |  James 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們不是褻瀆你們所敬奉的尊名嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do not they blaspheme that worthy name by the which ye are called?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,183 +8375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 2:8  |  James 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>經上記着說：「要愛人如己。」你們若全守這至尊的律法才是好的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye fulfil the royal law according to the scripture, Thou shalt love thy neighbour as thyself, ye do well:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>