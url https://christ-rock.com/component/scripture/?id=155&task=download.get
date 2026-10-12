--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R504b69e103ca4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Reb14a1faa1a548e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R887e81a120f64661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5e00a00d46b54fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Reaaafa4bd560497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9ad72f40e9e3482d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R000d69bd7b7c443e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb1b4939b39404197"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R04c25b7a563344ef"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1d1a02c3f4ae42e1"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf9fbd80dea6b4a48"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R1984e38d62cb4d8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6f45d58b90234a28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc15544b171574f68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R43bea4d000ab4944"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R901f23796b09410f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf2d564fb4c3447d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R55aea58ae67140f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R44f3f50dde40401e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb318adc783f24286"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6519ecdd3ad745ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R572ebbe8c15443ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R308170c787a24926"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5196003ef188463b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1e5089e5131c4495"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rfb14943e7a594c43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra078d09b8b4245fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rfe4ea7e120e14d25"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R84c2b64698dd4f3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R179d435fa0994153"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R154ad627bc0244a6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8916ad7b7c1d4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R000d69bd7b7c443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04c25b7a563344ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R291dc6d1392a4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0d70f0c7079642ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf9fbd80dea6b4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6248b404559c4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7d21ece2c902465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4783aae777b94631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rec0445d2eca54d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R342b0980b20648aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1b55f2a29a244125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R55b9341cfc894d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R499aff9f744943af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfa121c11579544ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rcc5a38d585ed4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1b16a530bc894fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R10fdcd8a0eeb4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2ab7b465d79f4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R71d880b670054428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R43a8a69bfd534739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5f42f040b3614d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reb310602d43f4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1984e38d62cb4d8f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R168db09f3e014e71" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R905aeb8e764e4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb1b4939b39404197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d1a02c3f4ae42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R90422c41984c48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf49523588bf64cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6f45d58b90234a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc15544b171574f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R43bea4d000ab4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R901f23796b09410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf2d564fb4c3447d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R55aea58ae67140f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R44f3f50dde40401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb318adc783f24286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6519ecdd3ad745ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R572ebbe8c15443ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R308170c787a24926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5196003ef188463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1e5089e5131c4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfb14943e7a594c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra078d09b8b4245fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfe4ea7e120e14d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R84c2b64698dd4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R179d435fa0994153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R154ad627bc0244a6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6289d2b8c5a04e5c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6e0293d0ac49468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8c2496bed1347c1" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5cb8d3b60a7b45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8c1b68944554084" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf04f049df3874afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3545675242c44b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2caae6d9861e4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d10a182e076409c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R42d7c171e8c2440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffe3df2ad87c4eb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1cec2664d49b4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9726c2c317744f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7a73e820a6834c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a3cc5bad5bb428e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4d5fcf64000544f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda7926664a6c479a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R48c05073da734f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74a87d43eeec4329" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R665bf7b81fe94756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb310c36380754de6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R176875509a004171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdee851a103544e40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8083343146754e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcb049ad161748ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0fd7c5da29be4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13fa454d9e4f47db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd3c2b14c8de44180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34cc4eb06b7f445f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc1f0fc4010984110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c5107142c3f465b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R48a20963f42d40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c5d3d6fe0f9410a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1115447160ac4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf175e1153b994228" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdbad7f088ee64b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e57b2e8c5174c8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R41ef7a13b58345ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6c982be76114c58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4e0fc9de340d4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d08e9534c364e77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R543fe5f4a5384308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6569db1a183849f4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc19836f413fd44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf5aaacd2194c4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R55b1bf02e1f34c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5ad80547477048c3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d33e562f6454a4a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfcea6990f79044b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7caa8f2b4f284a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd7b38b30ffa64b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2d517495d70e4275" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9ea48898aef04aae" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf5aaacd2194c4b67"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7caa8f2b4f284a44"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R55b1bf02e1f34c9b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7b38b30ffa64b3f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5ad80547477048c3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2d517495d70e4275"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R80a12f0429544030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R46427d20ef924579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43e4e4d843474d80" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R358647789ba34b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc6a6171561364120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42ececf6d2794fd0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R46427d20ef924579"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R43e4e4d843474d80"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc6a6171561364120"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R42ececf6d2794fd0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ec24a60f6db4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R33509c931a474736" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50201c6d6ca5470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb96db10ef99b4ae5" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5206f4eb65f04057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2eb27de7fce34425" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raaf28e87e47b4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R057fddd7e71e4e28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cf93fe35dac461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rec83e70757934a1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R759ef773e5164b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2f4970acf56f4932" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R853b5709502e4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8a50909ea4cd4c42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbad8ec37a77545ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Redf184472a9d43ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe4923bda22a4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb1f2921d5a9a49f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97cc13914ad2401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1adbebc2d34e43f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b7ae31203174ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc3ba6940368249c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2f6d81ff6c74f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9cb429a10ffa4e29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e30d85437324702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R75d94891443f4d03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8aed491171b4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7f3291eebf1a410a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R916642a5ac804811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7483041b71da47a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb059060e5edd4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R642cba43ae39421c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd2202ec4a934f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R23292acfdaa649eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d674c9d340e496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R66dff973891744aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36a7470fa276487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7398db5a0a7945bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree914ec9dc79465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4dd4cb5ac038436b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6fc65465b424db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf6be0f18f5ab4210" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>James 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:9  |  James 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們用舌頭頌讚那為主、為父的，又用舌頭咒詛那照着神形像被造的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therewith bless we God, even the Father; and therewith curse we men, which are made after the similitude of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:10  |  James 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>頌讚和咒詛從一個口裏出來！我的弟兄們，這是不應當的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Out of the same mouth proceedeth blessing and cursing. My brethren, these things ought not so to be.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:11  |  James 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>泉源從一個眼裏能發出甜苦兩樣的水嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth a fountain send forth at the same place sweet water and bitter?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:12  |  James 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的弟兄們，無花果樹能生橄欖嗎？葡萄樹能結無花果嗎？鹹水裏也不能發出甜水來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Can the fig tree, my brethren, bear olive berries? either a vine, figs? so can no fountain both yield salt water and fresh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:13  |  James 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們中間誰是有智慧有見識的呢？他就當在智慧的溫柔上顯出他的善行來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is a wise man and endued with knowledge among you? let him shew out of a good conversation his works with meekness of wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:14  |  James 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們心裏若懷着苦毒的嫉妒和紛爭，就不可自誇，也不可說謊話抵擋真道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if ye have bitter envying and strife in your hearts, glory not, and lie not against the truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:15  |  James 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣的智慧不是從上頭來的，乃是屬地的，屬情慾的，屬鬼魔的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This wisdom descendeth not from above, but is earthly, sensual, devilish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:16  |  James 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在何處有嫉妒、紛爭，就在何處有擾亂和各樣的壞事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For where envying and strife is, there is confusion and every evil work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:17  |  James 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟獨從上頭來的智慧，先是清潔，後是和平，溫良柔順，滿有憐憫，多結善果，沒有偏見，沒有假冒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the wisdom that is from above is first pure, then peaceable, gentle, and easy to be intreated, full of mercy and good fruits, without partiality, and without hypocrisy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:18  |  James 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且使人和平的，是用和平所栽種的義果。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the fruit of righteousness is sown in peace of them that make peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:1  |  James 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的弟兄們，不要多人作師傅，因為曉得我們要受更重的判斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My brethren, be not many masters, knowing that we shall receive the greater condemnation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:2  |  James 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>原來我們在許多事上都有過失；若有人在話語上沒有過失，他就是完全人，也能勒住自己的全身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in many things we offend all. If any man offend not in word, the same is a perfect man, and able also to bridle the whole body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:3  |  James 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若把嚼環放在馬嘴裏，叫牠順服，就能調動牠的全身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, we put bits in the horses’ mouths, that they may obey us; and we turn about their whole body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:4  |  James 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，船隻雖然甚大，又被大風催逼，只用小小的舵，就隨着掌舵的意思轉動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold also the ships, which though they be so great, and are driven of fierce winds, yet are they turned about with a very small helm, whithersoever the governor listeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:5  |  James 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，舌頭在百體裏也是最小的，卻能說大話。 看哪，最小的火能點着最大的樹林。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even so the tongue is a little member, and boasteth great things. Behold, how great a matter a little fire kindleth!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,179 +6003,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:6  |  James 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>舌頭就是火，在我們百體中，舌頭是個罪惡的世界，能污穢全身，也能把生命的輪子點起來，並且是從地獄裏點着的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the tongue is a fire, a world of iniquity: so is the tongue among our members, that it defileth the whole body, and setteth on fire the course of nature; and it is set on fire of hell.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:7  |  James 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各類的走獸、飛禽、昆蟲、水族，本來都可以制伏，也已經被人制伏了；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For every kind of beasts, and of birds, and of serpents, and of things in the sea, is tamed, and hath been tamed of mankind:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各書 3:8  |  James 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟獨舌頭沒有人能制伏，是不止息的惡物，滿了害死人的毒氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the tongue can no man tame; it is an unruly evil, full of deadly poison.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>